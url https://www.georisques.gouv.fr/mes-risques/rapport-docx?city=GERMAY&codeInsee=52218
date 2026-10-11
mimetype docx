--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134302161" name="Picture">
+                  <wp:docPr id="1680221863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134302161" name="Picture"/>
+                          <pic:cNvPr id="1680221863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379977875" name="Picture">
+                  <wp:docPr id="557720613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379977875" name="Picture"/>
+                          <pic:cNvPr id="557720613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502368053" name="Picture">
+                        <wp:docPr id="1044203261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502368053" name="Picture"/>
+                                <pic:cNvPr id="1044203261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490137389" name="Picture">
+                  <wp:docPr id="1669311672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490137389" name="Picture"/>
+                          <pic:cNvPr id="1669311672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625149627" name="Picture">
+                  <wp:docPr id="919408998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625149627" name="Picture"/>
+                          <pic:cNvPr id="919408998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938631315" name="Picture">
+                  <wp:docPr id="423789611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938631315" name="Picture"/>
+                          <pic:cNvPr id="423789611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921181726" name="Picture">
+                  <wp:docPr id="435624576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921181726" name="Picture"/>
+                          <pic:cNvPr id="435624576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713555196" name="Picture">
+                  <wp:docPr id="1928090406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713555196" name="Picture"/>
+                          <pic:cNvPr id="1928090406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614736401" name="Picture">
+                        <wp:docPr id="496544589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614736401" name="Picture"/>
+                                <pic:cNvPr id="496544589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105265626" name="Picture">
+                        <wp:docPr id="146442049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105265626" name="Picture"/>
+                                <pic:cNvPr id="146442049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731371684" name="Picture">
+                        <wp:docPr id="1930539909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731371684" name="Picture"/>
+                                <pic:cNvPr id="1930539909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1390750437" name="Picture">
+                        <wp:docPr id="1226975206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1390750437" name="Picture"/>
+                                <pic:cNvPr id="1226975206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115107635" name="Picture">
+                        <wp:docPr id="905602453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115107635" name="Picture"/>
+                                <pic:cNvPr id="905602453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1168700746" name="Picture">
+                        <wp:docPr id="1578342879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1168700746" name="Picture"/>
+                                <pic:cNvPr id="1578342879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609160306" name="Picture">
+                        <wp:docPr id="1215294832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609160306" name="Picture"/>
+                                <pic:cNvPr id="1215294832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1770173327" name="Picture">
+                        <wp:docPr id="637581075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1770173327" name="Picture"/>
+                                <pic:cNvPr id="637581075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1088819363" name="Picture">
+                        <wp:docPr id="1602044522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1088819363" name="Picture"/>
+                                <pic:cNvPr id="1602044522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218725890" name="Picture">
+                        <wp:docPr id="126228669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218725890" name="Picture"/>
+                                <pic:cNvPr id="126228669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1277984314" name="Picture">
+                        <wp:docPr id="1877835782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1277984314" name="Picture"/>
+                                <pic:cNvPr id="1877835782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856284168" name="Picture">
+                        <wp:docPr id="1582944469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856284168" name="Picture"/>
+                                <pic:cNvPr id="1582944469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10589603" name="Picture">
+                        <wp:docPr id="767399174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10589603" name="Picture"/>
+                                <pic:cNvPr id="767399174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="566791361" name="Picture">
+                        <wp:docPr id="1128076071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="566791361" name="Picture"/>
+                                <pic:cNvPr id="1128076071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1200069674" name="Picture">
+                        <wp:docPr id="2104168684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1200069674" name="Picture"/>
+                                <pic:cNvPr id="2104168684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045211078" name="Picture">
+                  <wp:docPr id="1100753309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045211078" name="Picture"/>
+                          <pic:cNvPr id="1100753309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44428203" name="Picture">
+                  <wp:docPr id="1677228107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44428203" name="Picture"/>
+                          <pic:cNvPr id="1677228107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022242196" name="Picture">
+                  <wp:docPr id="1975424644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022242196" name="Picture"/>
+                          <pic:cNvPr id="1975424644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830961421" name="Picture">
+                  <wp:docPr id="1020252733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830961421" name="Picture"/>
+                          <pic:cNvPr id="1020252733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769758320" name="Picture">
+                  <wp:docPr id="279625259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769758320" name="Picture"/>
+                          <pic:cNvPr id="279625259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374041607" name="Picture">
+                  <wp:docPr id="45420748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374041607" name="Picture"/>
+                          <pic:cNvPr id="45420748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592104066" name="Picture">
+                        <wp:docPr id="2100359225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592104066" name="Picture"/>
+                                <pic:cNvPr id="2100359225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846968060" name="Picture">
+                        <wp:docPr id="296231426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846968060" name="Picture"/>
+                                <pic:cNvPr id="296231426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099623109" name="Picture">
+                  <wp:docPr id="1377454605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099623109" name="Picture"/>
+                          <pic:cNvPr id="1377454605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249044558" name="Picture">
+                  <wp:docPr id="1286068653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249044558" name="Picture"/>
+                          <pic:cNvPr id="1286068653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399416930" name="Picture">
+                  <wp:docPr id="474958345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399416930" name="Picture"/>
+                          <pic:cNvPr id="474958345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972818376" name="Picture">
+                  <wp:docPr id="559931469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972818376" name="Picture"/>
+                          <pic:cNvPr id="559931469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389092491" name="Picture">
+                  <wp:docPr id="1948809050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389092491" name="Picture"/>
+                          <pic:cNvPr id="1948809050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017317483" name="Picture">
+                  <wp:docPr id="615054750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017317483" name="Picture"/>
+                          <pic:cNvPr id="615054750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511841882" name="Picture">
+                        <wp:docPr id="1622091274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511841882" name="Picture"/>
+                                <pic:cNvPr id="1622091274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285873656" name="Picture">
+                  <wp:docPr id="50885516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285873656" name="Picture"/>
+                          <pic:cNvPr id="50885516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279177354" name="Picture">
+                  <wp:docPr id="1981456950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279177354" name="Picture"/>
+                          <pic:cNvPr id="1981456950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102251237" name="Picture">
+                  <wp:docPr id="308419116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102251237" name="Picture"/>
+                          <pic:cNvPr id="308419116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193425363" name="Picture">
+                  <wp:docPr id="1189696432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193425363" name="Picture"/>
+                          <pic:cNvPr id="1189696432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577072734" name="Picture">
+                  <wp:docPr id="36778453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577072734" name="Picture"/>
+                          <pic:cNvPr id="36778453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343494810" name="Picture">
+                  <wp:docPr id="1346820869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343494810" name="Picture"/>
+                          <pic:cNvPr id="1346820869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1668376997" name="Picture">
+                        <wp:docPr id="1968508425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1668376997" name="Picture"/>
+                                <pic:cNvPr id="1968508425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037179089" name="Picture">
+                  <wp:docPr id="330132821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037179089" name="Picture"/>
+                          <pic:cNvPr id="330132821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508085725" name="Picture">
+                  <wp:docPr id="1596545182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508085725" name="Picture"/>
+                          <pic:cNvPr id="1596545182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787450070" name="Picture">
+                  <wp:docPr id="850163582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787450070" name="Picture"/>
+                          <pic:cNvPr id="850163582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019693887" name="Picture">
+                  <wp:docPr id="484259154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019693887" name="Picture"/>
+                          <pic:cNvPr id="484259154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238210543" name="Picture">
+                  <wp:docPr id="917979346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238210543" name="Picture"/>
+                          <pic:cNvPr id="917979346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088680717" name="Picture">
+                  <wp:docPr id="846408962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088680717" name="Picture"/>
+                          <pic:cNvPr id="846408962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263971909" name="Picture">
+                        <wp:docPr id="769047573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263971909" name="Picture"/>
+                                <pic:cNvPr id="769047573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345718011" name="Picture">
+                  <wp:docPr id="30743445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345718011" name="Picture"/>
+                          <pic:cNvPr id="30743445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778874430" name="Picture">
+                  <wp:docPr id="435890606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778874430" name="Picture"/>
+                          <pic:cNvPr id="435890606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596576584" name="Picture">
+                  <wp:docPr id="735293198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596576584" name="Picture"/>
+                          <pic:cNvPr id="735293198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166674168" name="Picture">
+                  <wp:docPr id="1657253107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166674168" name="Picture"/>
+                          <pic:cNvPr id="1657253107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044591260" name="Picture">
+                  <wp:docPr id="2119044134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044591260" name="Picture"/>
+                          <pic:cNvPr id="2119044134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777326070" name="Picture">
+                  <wp:docPr id="950274876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777326070" name="Picture"/>
+                          <pic:cNvPr id="950274876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718592816" name="Picture">
+                  <wp:docPr id="1100192475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718592816" name="Picture"/>
+                          <pic:cNvPr id="1100192475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237807521" name="Picture">
+                  <wp:docPr id="1638626090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237807521" name="Picture"/>
+                          <pic:cNvPr id="1638626090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221309434" name="Picture">
+                  <wp:docPr id="1912187870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221309434" name="Picture"/>
+                          <pic:cNvPr id="1912187870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>