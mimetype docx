--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753501422" name="Picture">
+                  <wp:docPr id="112988943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753501422" name="Picture"/>
+                          <pic:cNvPr id="112988943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733902375" name="Picture">
+                  <wp:docPr id="1002928358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733902375" name="Picture"/>
+                          <pic:cNvPr id="1002928358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="332773326" name="Picture">
+                        <wp:docPr id="2115419413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="332773326" name="Picture"/>
+                                <pic:cNvPr id="2115419413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847300926" name="Picture">
+                  <wp:docPr id="483466219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847300926" name="Picture"/>
+                          <pic:cNvPr id="483466219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760702480" name="Picture">
+                  <wp:docPr id="1479961712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760702480" name="Picture"/>
+                          <pic:cNvPr id="1479961712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117359987" name="Picture">
+                  <wp:docPr id="1977127348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117359987" name="Picture"/>
+                          <pic:cNvPr id="1977127348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044980613" name="Picture">
+                  <wp:docPr id="1526445177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044980613" name="Picture"/>
+                          <pic:cNvPr id="1526445177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290226159" name="Picture">
+                  <wp:docPr id="1475879694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290226159" name="Picture"/>
+                          <pic:cNvPr id="1475879694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075919743" name="Picture">
+                        <wp:docPr id="845623637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075919743" name="Picture"/>
+                                <pic:cNvPr id="845623637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882201547" name="Picture">
+                        <wp:docPr id="850615377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882201547" name="Picture"/>
+                                <pic:cNvPr id="850615377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181487229" name="Picture">
+                        <wp:docPr id="538194143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181487229" name="Picture"/>
+                                <pic:cNvPr id="538194143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="821768182" name="Picture">
+                        <wp:docPr id="1547406523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="821768182" name="Picture"/>
+                                <pic:cNvPr id="1547406523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835048980" name="Picture">
+                        <wp:docPr id="1395655663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835048980" name="Picture"/>
+                                <pic:cNvPr id="1395655663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="862884932" name="Picture">
+                        <wp:docPr id="653628396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="862884932" name="Picture"/>
+                                <pic:cNvPr id="653628396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="458512781" name="Picture">
+                        <wp:docPr id="946384201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="458512781" name="Picture"/>
+                                <pic:cNvPr id="946384201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="585914901" name="Picture">
+                        <wp:docPr id="596172082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="585914901" name="Picture"/>
+                                <pic:cNvPr id="596172082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554799556" name="Picture">
+                        <wp:docPr id="437573190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554799556" name="Picture"/>
+                                <pic:cNvPr id="437573190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="306408963" name="Picture">
+                        <wp:docPr id="119150075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="306408963" name="Picture"/>
+                                <pic:cNvPr id="119150075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055094414" name="Picture">
+                        <wp:docPr id="1660188262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055094414" name="Picture"/>
+                                <pic:cNvPr id="1660188262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185548323" name="Picture">
+                        <wp:docPr id="1455383227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185548323" name="Picture"/>
+                                <pic:cNvPr id="1455383227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="416559500" name="Picture">
+                        <wp:docPr id="197480245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="416559500" name="Picture"/>
+                                <pic:cNvPr id="197480245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="679693766" name="Picture">
+                        <wp:docPr id="954948844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="679693766" name="Picture"/>
+                                <pic:cNvPr id="954948844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="724821463" name="Picture">
+                        <wp:docPr id="1040894888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="724821463" name="Picture"/>
+                                <pic:cNvPr id="1040894888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568019531" name="Picture">
+                  <wp:docPr id="1806184264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568019531" name="Picture"/>
+                          <pic:cNvPr id="1806184264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986205646" name="Picture">
+                  <wp:docPr id="300590341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986205646" name="Picture"/>
+                          <pic:cNvPr id="300590341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032626578" name="Picture">
+                  <wp:docPr id="1433860795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032626578" name="Picture"/>
+                          <pic:cNvPr id="1433860795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50553781" name="Picture">
+                  <wp:docPr id="721154986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50553781" name="Picture"/>
+                          <pic:cNvPr id="721154986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901981268" name="Picture">
+                  <wp:docPr id="839430031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901981268" name="Picture"/>
+                          <pic:cNvPr id="839430031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724493893" name="Picture">
+                  <wp:docPr id="70859599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724493893" name="Picture"/>
+                          <pic:cNvPr id="70859599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="911100165" name="Picture">
+                        <wp:docPr id="306670732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="911100165" name="Picture"/>
+                                <pic:cNvPr id="306670732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467331383" name="Picture">
+                  <wp:docPr id="706701934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467331383" name="Picture"/>
+                          <pic:cNvPr id="706701934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496190047" name="Picture">
+                  <wp:docPr id="6269551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496190047" name="Picture"/>
+                          <pic:cNvPr id="6269551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498494601" name="Picture">
+                  <wp:docPr id="701859300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498494601" name="Picture"/>
+                          <pic:cNvPr id="701859300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108113023" name="Picture">
+                  <wp:docPr id="1218372568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108113023" name="Picture"/>
+                          <pic:cNvPr id="1218372568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593244000" name="Picture">
+                  <wp:docPr id="1676453711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593244000" name="Picture"/>
+                          <pic:cNvPr id="1676453711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420254935" name="Picture">
+                  <wp:docPr id="1819672701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420254935" name="Picture"/>
+                          <pic:cNvPr id="1819672701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="110071698" name="Picture">
+                        <wp:docPr id="669461642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="110071698" name="Picture"/>
+                                <pic:cNvPr id="669461642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24975,57 +24975,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004133867" name="Picture">
+                  <wp:docPr id="1488754909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004133867" name="Picture"/>
+                          <pic:cNvPr id="1488754909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25064,57 +25064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174698007" name="Picture">
+                  <wp:docPr id="1320773398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174698007" name="Picture"/>
+                          <pic:cNvPr id="1320773398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25744,57 +25744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118901799" name="Picture">
+                  <wp:docPr id="700986541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118901799" name="Picture"/>
+                          <pic:cNvPr id="700986541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26805,57 +26805,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205318218" name="Picture">
+                  <wp:docPr id="525693057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205318218" name="Picture"/>
+                          <pic:cNvPr id="525693057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26908,57 +26908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990535022" name="Picture">
+                  <wp:docPr id="638816063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990535022" name="Picture"/>
+                          <pic:cNvPr id="638816063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28366,57 +28366,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710160744" name="Picture">
+                  <wp:docPr id="617891958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710160744" name="Picture"/>
+                          <pic:cNvPr id="617891958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29563,57 +29563,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137895152" name="Picture">
+                        <wp:docPr id="885299952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137895152" name="Picture"/>
+                                <pic:cNvPr id="885299952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32131,57 +32131,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782161853" name="Picture">
+                  <wp:docPr id="249568617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782161853" name="Picture"/>
+                          <pic:cNvPr id="249568617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32220,57 +32220,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058371428" name="Picture">
+                  <wp:docPr id="1050855521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058371428" name="Picture"/>
+                          <pic:cNvPr id="1050855521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32864,57 +32864,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770550342" name="Picture">
+                  <wp:docPr id="773969503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770550342" name="Picture"/>
+                          <pic:cNvPr id="773969503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33862,57 +33862,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231779618" name="Picture">
+                  <wp:docPr id="808420496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231779618" name="Picture"/>
+                          <pic:cNvPr id="808420496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33965,57 +33965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610661680" name="Picture">
+                  <wp:docPr id="739921481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610661680" name="Picture"/>
+                          <pic:cNvPr id="739921481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35342,57 +35342,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879852332" name="Picture">
+                  <wp:docPr id="1236412846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879852332" name="Picture"/>
+                          <pic:cNvPr id="1236412846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36485,57 +36485,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971229393" name="Picture">
+                        <wp:docPr id="710999231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971229393" name="Picture"/>
+                                <pic:cNvPr id="710999231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37843,57 +37843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108293338" name="Picture">
+                  <wp:docPr id="1925664516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108293338" name="Picture"/>
+                          <pic:cNvPr id="1925664516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37932,57 +37932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258736415" name="Picture">
+                  <wp:docPr id="1728111981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258736415" name="Picture"/>
+                          <pic:cNvPr id="1728111981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38555,57 +38555,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023440134" name="Picture">
+                  <wp:docPr id="1451130127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023440134" name="Picture"/>
+                          <pic:cNvPr id="1451130127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39472,57 +39472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620958872" name="Picture">
+                  <wp:docPr id="980436231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620958872" name="Picture"/>
+                          <pic:cNvPr id="980436231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39575,57 +39575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135681544" name="Picture">
+                  <wp:docPr id="962664696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135681544" name="Picture"/>
+                          <pic:cNvPr id="962664696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40898,57 +40898,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210593395" name="Picture">
+                  <wp:docPr id="349354028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210593395" name="Picture"/>
+                          <pic:cNvPr id="349354028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41533,57 +41533,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741787200" name="Picture">
+                  <wp:docPr id="625329302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741787200" name="Picture"/>
+                          <pic:cNvPr id="625329302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41604,57 +41604,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966575643" name="Picture">
+                  <wp:docPr id="765058778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966575643" name="Picture"/>
+                          <pic:cNvPr id="765058778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42018,57 +42018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647708529" name="Picture">
+                  <wp:docPr id="1114994049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647708529" name="Picture"/>
+                          <pic:cNvPr id="1114994049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>