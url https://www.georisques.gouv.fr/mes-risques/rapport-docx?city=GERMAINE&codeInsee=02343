--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585059559" name="Picture">
+                  <wp:docPr id="1822669999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585059559" name="Picture"/>
+                          <pic:cNvPr id="1822669999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340030232" name="Picture">
+                  <wp:docPr id="1367796470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340030232" name="Picture"/>
+                          <pic:cNvPr id="1367796470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="906166056" name="Picture">
+                        <wp:docPr id="232076827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="906166056" name="Picture"/>
+                                <pic:cNvPr id="232076827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351466953" name="Picture">
+                  <wp:docPr id="1563073586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351466953" name="Picture"/>
+                          <pic:cNvPr id="1563073586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134025204" name="Picture">
+                  <wp:docPr id="154002854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134025204" name="Picture"/>
+                          <pic:cNvPr id="154002854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168876868" name="Picture">
+                  <wp:docPr id="571925064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168876868" name="Picture"/>
+                          <pic:cNvPr id="571925064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127987910" name="Picture">
+                  <wp:docPr id="320170926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127987910" name="Picture"/>
+                          <pic:cNvPr id="320170926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381989347" name="Picture">
+                  <wp:docPr id="250200267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381989347" name="Picture"/>
+                          <pic:cNvPr id="250200267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877086029" name="Picture">
+                        <wp:docPr id="217980037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877086029" name="Picture"/>
+                                <pic:cNvPr id="217980037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2022075981" name="Picture">
+                        <wp:docPr id="490091258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2022075981" name="Picture"/>
+                                <pic:cNvPr id="490091258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1696951744" name="Picture">
+                        <wp:docPr id="385427405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1696951744" name="Picture"/>
+                                <pic:cNvPr id="385427405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1486518576" name="Picture">
+                        <wp:docPr id="537160702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1486518576" name="Picture"/>
+                                <pic:cNvPr id="537160702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357607422" name="Picture">
+                        <wp:docPr id="1816112108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357607422" name="Picture"/>
+                                <pic:cNvPr id="1816112108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1781217125" name="Picture">
+                        <wp:docPr id="421675987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1781217125" name="Picture"/>
+                                <pic:cNvPr id="421675987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="903991896" name="Picture">
+                        <wp:docPr id="1843771346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="903991896" name="Picture"/>
+                                <pic:cNvPr id="1843771346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985481165" name="Picture">
+                        <wp:docPr id="748358743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985481165" name="Picture"/>
+                                <pic:cNvPr id="748358743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="248411768" name="Picture">
+                        <wp:docPr id="747225147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="248411768" name="Picture"/>
+                                <pic:cNvPr id="747225147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="482195887" name="Picture">
+                        <wp:docPr id="1117754683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="482195887" name="Picture"/>
+                                <pic:cNvPr id="1117754683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229508832" name="Picture">
+                        <wp:docPr id="2106627519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229508832" name="Picture"/>
+                                <pic:cNvPr id="2106627519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1572920735" name="Picture">
+                        <wp:docPr id="1864000708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1572920735" name="Picture"/>
+                                <pic:cNvPr id="1864000708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534006482" name="Picture">
+                        <wp:docPr id="543954736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534006482" name="Picture"/>
+                                <pic:cNvPr id="543954736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1231351496" name="Picture">
+                        <wp:docPr id="621200570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1231351496" name="Picture"/>
+                                <pic:cNvPr id="621200570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1173985008" name="Picture">
+                        <wp:docPr id="917061622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1173985008" name="Picture"/>
+                                <pic:cNvPr id="917061622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664398816" name="Picture">
+                  <wp:docPr id="2065327527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664398816" name="Picture"/>
+                          <pic:cNvPr id="2065327527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500119660" name="Picture">
+                  <wp:docPr id="2074548212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500119660" name="Picture"/>
+                          <pic:cNvPr id="2074548212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012651270" name="Picture">
+                  <wp:docPr id="140612763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012651270" name="Picture"/>
+                          <pic:cNvPr id="140612763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850655768" name="Picture">
+                  <wp:docPr id="891320245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850655768" name="Picture"/>
+                          <pic:cNvPr id="891320245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315080469" name="Picture">
+                  <wp:docPr id="1313470546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315080469" name="Picture"/>
+                          <pic:cNvPr id="1313470546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053326328" name="Picture">
+                  <wp:docPr id="3417377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053326328" name="Picture"/>
+                          <pic:cNvPr id="3417377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838072865" name="Picture">
+                        <wp:docPr id="1744255630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838072865" name="Picture"/>
+                                <pic:cNvPr id="1744255630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="423507458" name="Picture">
+                        <wp:docPr id="1277514935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="423507458" name="Picture"/>
+                                <pic:cNvPr id="1277514935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820753852" name="Picture">
+                  <wp:docPr id="1270462345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820753852" name="Picture"/>
+                          <pic:cNvPr id="1270462345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743743120" name="Picture">
+                  <wp:docPr id="1841256674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743743120" name="Picture"/>
+                          <pic:cNvPr id="1841256674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144140606" name="Picture">
+                  <wp:docPr id="190396686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144140606" name="Picture"/>
+                          <pic:cNvPr id="190396686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815881944" name="Picture">
+                  <wp:docPr id="1831134062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815881944" name="Picture"/>
+                          <pic:cNvPr id="1831134062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572154936" name="Picture">
+                  <wp:docPr id="1302186723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572154936" name="Picture"/>
+                          <pic:cNvPr id="1302186723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111720793" name="Picture">
+                  <wp:docPr id="257707645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111720793" name="Picture"/>
+                          <pic:cNvPr id="257707645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953225966" name="Picture">
+                        <wp:docPr id="1021837695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953225966" name="Picture"/>
+                                <pic:cNvPr id="1021837695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929707048" name="Picture">
+                  <wp:docPr id="1361747769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929707048" name="Picture"/>
+                          <pic:cNvPr id="1361747769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109245657" name="Picture">
+                  <wp:docPr id="1953221661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109245657" name="Picture"/>
+                          <pic:cNvPr id="1953221661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996583440" name="Picture">
+                  <wp:docPr id="1732947632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996583440" name="Picture"/>
+                          <pic:cNvPr id="1732947632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111892362" name="Picture">
+                  <wp:docPr id="814368626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111892362" name="Picture"/>
+                          <pic:cNvPr id="814368626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924604907" name="Picture">
+                  <wp:docPr id="1839152529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924604907" name="Picture"/>
+                          <pic:cNvPr id="1839152529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118630796" name="Picture">
+                  <wp:docPr id="1383918381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118630796" name="Picture"/>
+                          <pic:cNvPr id="1383918381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126024403" name="Picture">
+                        <wp:docPr id="193806785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126024403" name="Picture"/>
+                                <pic:cNvPr id="193806785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028712277" name="Picture">
+                  <wp:docPr id="1042146846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028712277" name="Picture"/>
+                          <pic:cNvPr id="1042146846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498377793" name="Picture">
+                  <wp:docPr id="564381580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498377793" name="Picture"/>
+                          <pic:cNvPr id="564381580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110696222" name="Picture">
+                  <wp:docPr id="2075971341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110696222" name="Picture"/>
+                          <pic:cNvPr id="2075971341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582717974" name="Picture">
+                  <wp:docPr id="62419095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582717974" name="Picture"/>
+                          <pic:cNvPr id="62419095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077604328" name="Picture">
+                  <wp:docPr id="255061219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077604328" name="Picture"/>
+                          <pic:cNvPr id="255061219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402861116" name="Picture">
+                  <wp:docPr id="1681165049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402861116" name="Picture"/>
+                          <pic:cNvPr id="1681165049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354442679" name="Picture">
+                        <wp:docPr id="1111488391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354442679" name="Picture"/>
+                                <pic:cNvPr id="1111488391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120165847" name="Picture">
+                  <wp:docPr id="597678186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120165847" name="Picture"/>
+                          <pic:cNvPr id="597678186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245799962" name="Picture">
+                  <wp:docPr id="513904721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245799962" name="Picture"/>
+                          <pic:cNvPr id="513904721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981814547" name="Picture">
+                  <wp:docPr id="2057988856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981814547" name="Picture"/>
+                          <pic:cNvPr id="2057988856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905135368" name="Picture">
+                  <wp:docPr id="138032446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905135368" name="Picture"/>
+                          <pic:cNvPr id="138032446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62457375" name="Picture">
+                  <wp:docPr id="1623607511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62457375" name="Picture"/>
+                          <pic:cNvPr id="1623607511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888884398" name="Picture">
+                  <wp:docPr id="364433984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888884398" name="Picture"/>
+                          <pic:cNvPr id="364433984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462054659" name="Picture">
+                  <wp:docPr id="718304413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462054659" name="Picture"/>
+                          <pic:cNvPr id="718304413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388357592" name="Picture">
+                  <wp:docPr id="145663777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388357592" name="Picture"/>
+                          <pic:cNvPr id="145663777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008691855" name="Picture">
+                  <wp:docPr id="917306250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008691855" name="Picture"/>
+                          <pic:cNvPr id="917306250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>