--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880633571" name="Picture">
+                  <wp:docPr id="1328668429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880633571" name="Picture"/>
+                          <pic:cNvPr id="1328668429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724418480" name="Picture">
+                  <wp:docPr id="473251797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724418480" name="Picture"/>
+                          <pic:cNvPr id="473251797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1603880889" name="Picture">
+                        <wp:docPr id="274796473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1603880889" name="Picture"/>
+                                <pic:cNvPr id="274796473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794780715" name="Picture">
+                  <wp:docPr id="469395082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794780715" name="Picture"/>
+                          <pic:cNvPr id="469395082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005578944" name="Picture">
+                  <wp:docPr id="993125580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005578944" name="Picture"/>
+                          <pic:cNvPr id="993125580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088731095" name="Picture">
+                  <wp:docPr id="746893240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088731095" name="Picture"/>
+                          <pic:cNvPr id="746893240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481267693" name="Picture">
+                  <wp:docPr id="539272500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481267693" name="Picture"/>
+                          <pic:cNvPr id="539272500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494763507" name="Picture">
+                  <wp:docPr id="599798148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494763507" name="Picture"/>
+                          <pic:cNvPr id="599798148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802442522" name="Picture">
+                        <wp:docPr id="1123077680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802442522" name="Picture"/>
+                                <pic:cNvPr id="1123077680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932132805" name="Picture">
+                        <wp:docPr id="808000144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932132805" name="Picture"/>
+                                <pic:cNvPr id="808000144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="303494714" name="Picture">
+                        <wp:docPr id="527191156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="303494714" name="Picture"/>
+                                <pic:cNvPr id="527191156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1972944174" name="Picture">
+                        <wp:docPr id="1815579690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1972944174" name="Picture"/>
+                                <pic:cNvPr id="1815579690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325913834" name="Picture">
+                        <wp:docPr id="211660389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325913834" name="Picture"/>
+                                <pic:cNvPr id="211660389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1107352458" name="Picture">
+                        <wp:docPr id="1859296897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1107352458" name="Picture"/>
+                                <pic:cNvPr id="1859296897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1090536493" name="Picture">
+                        <wp:docPr id="1100405582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1090536493" name="Picture"/>
+                                <pic:cNvPr id="1100405582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179849347" name="Picture">
+                        <wp:docPr id="251101262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179849347" name="Picture"/>
+                                <pic:cNvPr id="251101262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="25174320" name="Picture">
+                        <wp:docPr id="405442788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="25174320" name="Picture"/>
+                                <pic:cNvPr id="405442788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="566975265" name="Picture">
+                        <wp:docPr id="232270423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="566975265" name="Picture"/>
+                                <pic:cNvPr id="232270423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="105522385" name="Picture">
+                        <wp:docPr id="1984718985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="105522385" name="Picture"/>
+                                <pic:cNvPr id="1984718985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="714911974" name="Picture">
+                        <wp:docPr id="835757978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="714911974" name="Picture"/>
+                                <pic:cNvPr id="835757978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="768314329" name="Picture">
+                        <wp:docPr id="193887665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="768314329" name="Picture"/>
+                                <pic:cNvPr id="193887665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903529694" name="Picture">
+                        <wp:docPr id="1811412882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903529694" name="Picture"/>
+                                <pic:cNvPr id="1811412882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071931201" name="Picture">
+                        <wp:docPr id="891222741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071931201" name="Picture"/>
+                                <pic:cNvPr id="891222741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800265170" name="Picture">
+                  <wp:docPr id="1607455840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800265170" name="Picture"/>
+                          <pic:cNvPr id="1607455840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130437513" name="Picture">
+                  <wp:docPr id="1921552634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130437513" name="Picture"/>
+                          <pic:cNvPr id="1921552634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084015369" name="Picture">
+                  <wp:docPr id="549366321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084015369" name="Picture"/>
+                          <pic:cNvPr id="549366321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646657709" name="Picture">
+                  <wp:docPr id="625362799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646657709" name="Picture"/>
+                          <pic:cNvPr id="625362799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071807350" name="Picture">
+                  <wp:docPr id="1166058845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071807350" name="Picture"/>
+                          <pic:cNvPr id="1166058845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438345200" name="Picture">
+                  <wp:docPr id="15241404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438345200" name="Picture"/>
+                          <pic:cNvPr id="15241404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77335135" name="Picture">
+                        <wp:docPr id="993436643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77335135" name="Picture"/>
+                                <pic:cNvPr id="993436643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339933282" name="Picture">
+                  <wp:docPr id="924268209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339933282" name="Picture"/>
+                          <pic:cNvPr id="924268209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768344927" name="Picture">
+                  <wp:docPr id="221163580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768344927" name="Picture"/>
+                          <pic:cNvPr id="221163580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231533790" name="Picture">
+                  <wp:docPr id="59319233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231533790" name="Picture"/>
+                          <pic:cNvPr id="59319233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243840378" name="Picture">
+                  <wp:docPr id="656093259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243840378" name="Picture"/>
+                          <pic:cNvPr id="656093259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152736982" name="Picture">
+                  <wp:docPr id="928796589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152736982" name="Picture"/>
+                          <pic:cNvPr id="928796589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749334303" name="Picture">
+                  <wp:docPr id="622260736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749334303" name="Picture"/>
+                          <pic:cNvPr id="622260736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1985036292" name="Picture">
+                        <wp:docPr id="1104386848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1985036292" name="Picture"/>
+                                <pic:cNvPr id="1104386848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="421657416" name="Picture">
+                        <wp:docPr id="1288773794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="421657416" name="Picture"/>
+                                <pic:cNvPr id="1288773794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695340808" name="Picture">
+                  <wp:docPr id="294041731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695340808" name="Picture"/>
+                          <pic:cNvPr id="294041731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934126102" name="Picture">
+                  <wp:docPr id="1613106877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934126102" name="Picture"/>
+                          <pic:cNvPr id="1613106877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450812065" name="Picture">
+                  <wp:docPr id="2067221453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450812065" name="Picture"/>
+                          <pic:cNvPr id="2067221453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710526344" name="Picture">
+                  <wp:docPr id="13073991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710526344" name="Picture"/>
+                          <pic:cNvPr id="13073991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510296414" name="Picture">
+                  <wp:docPr id="453474640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510296414" name="Picture"/>
+                          <pic:cNvPr id="453474640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359098343" name="Picture">
+                  <wp:docPr id="867724421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359098343" name="Picture"/>
+                          <pic:cNvPr id="867724421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="474134537" name="Picture">
+                        <wp:docPr id="1321736807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="474134537" name="Picture"/>
+                                <pic:cNvPr id="1321736807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850705465" name="Picture">
+                  <wp:docPr id="1055169407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850705465" name="Picture"/>
+                          <pic:cNvPr id="1055169407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107872335" name="Picture">
+                  <wp:docPr id="133873022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107872335" name="Picture"/>
+                          <pic:cNvPr id="133873022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348446665" name="Picture">
+                  <wp:docPr id="284993941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348446665" name="Picture"/>
+                          <pic:cNvPr id="284993941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776830562" name="Picture">
+                  <wp:docPr id="1902586813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776830562" name="Picture"/>
+                          <pic:cNvPr id="1902586813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067824390" name="Picture">
+                  <wp:docPr id="1273410993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067824390" name="Picture"/>
+                          <pic:cNvPr id="1273410993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243766583" name="Picture">
+                  <wp:docPr id="1750879392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243766583" name="Picture"/>
+                          <pic:cNvPr id="1750879392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825856342" name="Picture">
+                        <wp:docPr id="1539154528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825856342" name="Picture"/>
+                                <pic:cNvPr id="1539154528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363179933" name="Picture">
+                  <wp:docPr id="859899079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363179933" name="Picture"/>
+                          <pic:cNvPr id="859899079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520132104" name="Picture">
+                  <wp:docPr id="98115181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520132104" name="Picture"/>
+                          <pic:cNvPr id="98115181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58361547" name="Picture">
+                  <wp:docPr id="580383545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58361547" name="Picture"/>
+                          <pic:cNvPr id="580383545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841567869" name="Picture">
+                  <wp:docPr id="384952603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841567869" name="Picture"/>
+                          <pic:cNvPr id="384952603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310110110" name="Picture">
+                  <wp:docPr id="308565033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310110110" name="Picture"/>
+                          <pic:cNvPr id="308565033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565853196" name="Picture">
+                  <wp:docPr id="1562591875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565853196" name="Picture"/>
+                          <pic:cNvPr id="1562591875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205024147" name="Picture">
+                  <wp:docPr id="328244703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205024147" name="Picture"/>
+                          <pic:cNvPr id="328244703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120726023" name="Picture">
+                  <wp:docPr id="244703798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120726023" name="Picture"/>
+                          <pic:cNvPr id="244703798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747693714" name="Picture">
+                  <wp:docPr id="1475323009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747693714" name="Picture"/>
+                          <pic:cNvPr id="1475323009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>