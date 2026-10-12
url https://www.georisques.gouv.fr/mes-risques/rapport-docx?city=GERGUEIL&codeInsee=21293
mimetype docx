--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412900853" name="Picture">
+                  <wp:docPr id="696570651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412900853" name="Picture"/>
+                          <pic:cNvPr id="696570651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778471559" name="Picture">
+                  <wp:docPr id="2051393480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778471559" name="Picture"/>
+                          <pic:cNvPr id="2051393480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1060202648" name="Picture">
+                        <wp:docPr id="594603875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1060202648" name="Picture"/>
+                                <pic:cNvPr id="594603875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810012170" name="Picture">
+                  <wp:docPr id="818166562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810012170" name="Picture"/>
+                          <pic:cNvPr id="818166562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397616788" name="Picture">
+                  <wp:docPr id="1837083702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397616788" name="Picture"/>
+                          <pic:cNvPr id="1837083702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631984733" name="Picture">
+                  <wp:docPr id="1848806486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631984733" name="Picture"/>
+                          <pic:cNvPr id="1848806486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322397050" name="Picture">
+                  <wp:docPr id="349070159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322397050" name="Picture"/>
+                          <pic:cNvPr id="349070159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932095084" name="Picture">
+                  <wp:docPr id="675381551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932095084" name="Picture"/>
+                          <pic:cNvPr id="675381551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784732471" name="Picture">
+                        <wp:docPr id="298703320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784732471" name="Picture"/>
+                                <pic:cNvPr id="298703320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85255214" name="Picture">
+                        <wp:docPr id="383240728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85255214" name="Picture"/>
+                                <pic:cNvPr id="383240728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1970657221" name="Picture">
+                        <wp:docPr id="115865270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1970657221" name="Picture"/>
+                                <pic:cNvPr id="115865270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692563802" name="Picture">
+                        <wp:docPr id="644527356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692563802" name="Picture"/>
+                                <pic:cNvPr id="644527356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1935357445" name="Picture">
+                        <wp:docPr id="1333616922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1935357445" name="Picture"/>
+                                <pic:cNvPr id="1333616922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621003391" name="Picture">
+                        <wp:docPr id="553187099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621003391" name="Picture"/>
+                                <pic:cNvPr id="553187099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436722305" name="Picture">
+                        <wp:docPr id="986010899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436722305" name="Picture"/>
+                                <pic:cNvPr id="986010899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966089174" name="Picture">
+                        <wp:docPr id="687571165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966089174" name="Picture"/>
+                                <pic:cNvPr id="687571165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498604100" name="Picture">
+                        <wp:docPr id="1004455800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498604100" name="Picture"/>
+                                <pic:cNvPr id="1004455800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1547986380" name="Picture">
+                        <wp:docPr id="690575155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1547986380" name="Picture"/>
+                                <pic:cNvPr id="690575155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="178333099" name="Picture">
+                        <wp:docPr id="1443226241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="178333099" name="Picture"/>
+                                <pic:cNvPr id="1443226241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="722958642" name="Picture">
+                        <wp:docPr id="1022275672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="722958642" name="Picture"/>
+                                <pic:cNvPr id="1022275672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="588125287" name="Picture">
+                        <wp:docPr id="2008957580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="588125287" name="Picture"/>
+                                <pic:cNvPr id="2008957580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="887352691" name="Picture">
+                        <wp:docPr id="1659829231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="887352691" name="Picture"/>
+                                <pic:cNvPr id="1659829231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238452585" name="Picture">
+                        <wp:docPr id="910587138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238452585" name="Picture"/>
+                                <pic:cNvPr id="910587138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976340632" name="Picture">
+                  <wp:docPr id="1361868878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976340632" name="Picture"/>
+                          <pic:cNvPr id="1361868878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466676405" name="Picture">
+                  <wp:docPr id="683241800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466676405" name="Picture"/>
+                          <pic:cNvPr id="683241800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624647007" name="Picture">
+                  <wp:docPr id="1918059507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624647007" name="Picture"/>
+                          <pic:cNvPr id="1918059507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675332980" name="Picture">
+                  <wp:docPr id="1600528399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675332980" name="Picture"/>
+                          <pic:cNvPr id="1600528399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609690289" name="Picture">
+                  <wp:docPr id="1957633520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609690289" name="Picture"/>
+                          <pic:cNvPr id="1957633520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862767307" name="Picture">
+                  <wp:docPr id="1145938059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862767307" name="Picture"/>
+                          <pic:cNvPr id="1145938059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487251568" name="Picture">
+                        <wp:docPr id="717916532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487251568" name="Picture"/>
+                                <pic:cNvPr id="717916532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552090491" name="Picture">
+                  <wp:docPr id="113394555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552090491" name="Picture"/>
+                          <pic:cNvPr id="113394555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853566850" name="Picture">
+                  <wp:docPr id="394793243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853566850" name="Picture"/>
+                          <pic:cNvPr id="394793243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625575267" name="Picture">
+                  <wp:docPr id="1777843127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625575267" name="Picture"/>
+                          <pic:cNvPr id="1777843127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260561152" name="Picture">
+                  <wp:docPr id="254168747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260561152" name="Picture"/>
+                          <pic:cNvPr id="254168747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631246347" name="Picture">
+                  <wp:docPr id="156651687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631246347" name="Picture"/>
+                          <pic:cNvPr id="156651687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467149376" name="Picture">
+                  <wp:docPr id="1257625296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467149376" name="Picture"/>
+                          <pic:cNvPr id="1257625296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1745955047" name="Picture">
+                        <wp:docPr id="1093699955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1745955047" name="Picture"/>
+                                <pic:cNvPr id="1093699955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145622050" name="Picture">
+                  <wp:docPr id="1984612993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145622050" name="Picture"/>
+                          <pic:cNvPr id="1984612993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763267520" name="Picture">
+                  <wp:docPr id="871673386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763267520" name="Picture"/>
+                          <pic:cNvPr id="871673386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337214011" name="Picture">
+                  <wp:docPr id="719062411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337214011" name="Picture"/>
+                          <pic:cNvPr id="719062411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848755627" name="Picture">
+                  <wp:docPr id="333780010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848755627" name="Picture"/>
+                          <pic:cNvPr id="333780010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639075017" name="Picture">
+                  <wp:docPr id="1995254114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639075017" name="Picture"/>
+                          <pic:cNvPr id="1995254114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217139221" name="Picture">
+                  <wp:docPr id="291512479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217139221" name="Picture"/>
+                          <pic:cNvPr id="291512479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="93008596" name="Picture">
+                        <wp:docPr id="2026738995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="93008596" name="Picture"/>
+                                <pic:cNvPr id="2026738995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396854873" name="Picture">
+                  <wp:docPr id="1329208047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396854873" name="Picture"/>
+                          <pic:cNvPr id="1329208047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142487909" name="Picture">
+                  <wp:docPr id="1297789704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142487909" name="Picture"/>
+                          <pic:cNvPr id="1297789704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903320696" name="Picture">
+                  <wp:docPr id="651826223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903320696" name="Picture"/>
+                          <pic:cNvPr id="651826223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21321635" name="Picture">
+                  <wp:docPr id="571113507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21321635" name="Picture"/>
+                          <pic:cNvPr id="571113507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934495042" name="Picture">
+                  <wp:docPr id="1453630234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934495042" name="Picture"/>
+                          <pic:cNvPr id="1453630234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733320893" name="Picture">
+                  <wp:docPr id="403354939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733320893" name="Picture"/>
+                          <pic:cNvPr id="403354939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411693134" name="Picture">
+                        <wp:docPr id="1301798020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411693134" name="Picture"/>
+                                <pic:cNvPr id="1301798020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529436060" name="Picture">
+                  <wp:docPr id="7936864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529436060" name="Picture"/>
+                          <pic:cNvPr id="7936864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586535651" name="Picture">
+                  <wp:docPr id="1077343709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586535651" name="Picture"/>
+                          <pic:cNvPr id="1077343709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607629824" name="Picture">
+                  <wp:docPr id="1975726491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607629824" name="Picture"/>
+                          <pic:cNvPr id="1975726491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552359958" name="Picture">
+                  <wp:docPr id="1321142056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552359958" name="Picture"/>
+                          <pic:cNvPr id="1321142056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974280565" name="Picture">
+                  <wp:docPr id="965179593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974280565" name="Picture"/>
+                          <pic:cNvPr id="965179593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432246231" name="Picture">
+                  <wp:docPr id="638771572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432246231" name="Picture"/>
+                          <pic:cNvPr id="638771572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="761998602" name="Picture">
+                        <wp:docPr id="296719525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="761998602" name="Picture"/>
+                                <pic:cNvPr id="296719525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525144479" name="Picture">
+                  <wp:docPr id="1426599771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525144479" name="Picture"/>
+                          <pic:cNvPr id="1426599771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914034951" name="Picture">
+                  <wp:docPr id="1378255093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914034951" name="Picture"/>
+                          <pic:cNvPr id="1378255093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226585950" name="Picture">
+                  <wp:docPr id="1799900448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226585950" name="Picture"/>
+                          <pic:cNvPr id="1799900448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45077,57 +45077,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910954583" name="Picture">
+                  <wp:docPr id="1768515071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910954583" name="Picture"/>
+                          <pic:cNvPr id="1768515071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45148,57 +45148,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481759920" name="Picture">
+                  <wp:docPr id="254701839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481759920" name="Picture"/>
+                          <pic:cNvPr id="254701839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45562,57 +45562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885320739" name="Picture">
+                  <wp:docPr id="640027783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885320739" name="Picture"/>
+                          <pic:cNvPr id="640027783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>