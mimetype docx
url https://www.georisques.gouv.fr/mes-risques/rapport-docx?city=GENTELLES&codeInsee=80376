--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672258611" name="Picture">
+                  <wp:docPr id="1893062576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672258611" name="Picture"/>
+                          <pic:cNvPr id="1893062576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319496013" name="Picture">
+                  <wp:docPr id="893591641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319496013" name="Picture"/>
+                          <pic:cNvPr id="893591641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130646210" name="Picture">
+                        <wp:docPr id="1950353504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130646210" name="Picture"/>
+                                <pic:cNvPr id="1950353504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656225396" name="Picture">
+                  <wp:docPr id="1423519599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656225396" name="Picture"/>
+                          <pic:cNvPr id="1423519599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052224046" name="Picture">
+                  <wp:docPr id="274896940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052224046" name="Picture"/>
+                          <pic:cNvPr id="274896940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794436799" name="Picture">
+                  <wp:docPr id="340789915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794436799" name="Picture"/>
+                          <pic:cNvPr id="340789915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916269798" name="Picture">
+                  <wp:docPr id="1402755159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916269798" name="Picture"/>
+                          <pic:cNvPr id="1402755159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230714810" name="Picture">
+                  <wp:docPr id="194391059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230714810" name="Picture"/>
+                          <pic:cNvPr id="194391059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672863667" name="Picture">
+                        <wp:docPr id="1264391815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672863667" name="Picture"/>
+                                <pic:cNvPr id="1264391815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870393605" name="Picture">
+                        <wp:docPr id="1156848285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870393605" name="Picture"/>
+                                <pic:cNvPr id="1156848285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649015096" name="Picture">
+                        <wp:docPr id="1100223909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649015096" name="Picture"/>
+                                <pic:cNvPr id="1100223909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="209581347" name="Picture">
+                        <wp:docPr id="1733267619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="209581347" name="Picture"/>
+                                <pic:cNvPr id="1733267619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="894633025" name="Picture">
+                        <wp:docPr id="59027596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="894633025" name="Picture"/>
+                                <pic:cNvPr id="59027596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067992712" name="Picture">
+                        <wp:docPr id="1579049015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067992712" name="Picture"/>
+                                <pic:cNvPr id="1579049015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859459067" name="Picture">
+                        <wp:docPr id="417679964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859459067" name="Picture"/>
+                                <pic:cNvPr id="417679964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750340338" name="Picture">
+                        <wp:docPr id="637804504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750340338" name="Picture"/>
+                                <pic:cNvPr id="637804504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264430033" name="Picture">
+                        <wp:docPr id="1776535794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264430033" name="Picture"/>
+                                <pic:cNvPr id="1776535794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335432127" name="Picture">
+                        <wp:docPr id="1011966091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335432127" name="Picture"/>
+                                <pic:cNvPr id="1011966091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1192631878" name="Picture">
+                        <wp:docPr id="17386964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1192631878" name="Picture"/>
+                                <pic:cNvPr id="17386964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="60414336" name="Picture">
+                        <wp:docPr id="1803534999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="60414336" name="Picture"/>
+                                <pic:cNvPr id="1803534999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="198362345" name="Picture">
+                        <wp:docPr id="2144943910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="198362345" name="Picture"/>
+                                <pic:cNvPr id="2144943910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5373353" name="Picture">
+                        <wp:docPr id="840161065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5373353" name="Picture"/>
+                                <pic:cNvPr id="840161065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="798332368" name="Picture">
+                        <wp:docPr id="53190680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="798332368" name="Picture"/>
+                                <pic:cNvPr id="53190680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877776589" name="Picture">
+                        <wp:docPr id="269943334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877776589" name="Picture"/>
+                                <pic:cNvPr id="269943334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402415220" name="Picture">
+                        <wp:docPr id="26454441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402415220" name="Picture"/>
+                                <pic:cNvPr id="26454441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1632857118" name="Picture">
+                        <wp:docPr id="1812365150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1632857118" name="Picture"/>
+                                <pic:cNvPr id="1812365150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946989851" name="Picture">
+                  <wp:docPr id="1867627747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946989851" name="Picture"/>
+                          <pic:cNvPr id="1867627747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074597923" name="Picture">
+                  <wp:docPr id="744040172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074597923" name="Picture"/>
+                          <pic:cNvPr id="744040172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307750848" name="Picture">
+                  <wp:docPr id="1483419418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307750848" name="Picture"/>
+                          <pic:cNvPr id="1483419418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281816591" name="Picture">
+                  <wp:docPr id="1308010840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281816591" name="Picture"/>
+                          <pic:cNvPr id="1308010840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592832977" name="Picture">
+                  <wp:docPr id="538192264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592832977" name="Picture"/>
+                          <pic:cNvPr id="538192264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329157524" name="Picture">
+                  <wp:docPr id="750704463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329157524" name="Picture"/>
+                          <pic:cNvPr id="750704463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1586825137" name="Picture">
+                        <wp:docPr id="525387757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1586825137" name="Picture"/>
+                                <pic:cNvPr id="525387757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20167,57 +20167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="646152359" name="Picture">
+                        <wp:docPr id="544189231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="646152359" name="Picture"/>
+                                <pic:cNvPr id="544189231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21777,57 +21777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273259299" name="Picture">
+                  <wp:docPr id="50930192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273259299" name="Picture"/>
+                          <pic:cNvPr id="50930192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21866,57 +21866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537701936" name="Picture">
+                  <wp:docPr id="340332710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537701936" name="Picture"/>
+                          <pic:cNvPr id="340332710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22510,57 +22510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637571931" name="Picture">
+                  <wp:docPr id="1235412947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637571931" name="Picture"/>
+                          <pic:cNvPr id="1235412947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23508,57 +23508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39438425" name="Picture">
+                  <wp:docPr id="1806200954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39438425" name="Picture"/>
+                          <pic:cNvPr id="1806200954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23611,57 +23611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990298115" name="Picture">
+                  <wp:docPr id="1587340025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990298115" name="Picture"/>
+                          <pic:cNvPr id="1587340025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24992,57 +24992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803432911" name="Picture">
+                  <wp:docPr id="1703339342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803432911" name="Picture"/>
+                          <pic:cNvPr id="1703339342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26135,57 +26135,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026358283" name="Picture">
+                        <wp:docPr id="1644631269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026358283" name="Picture"/>
+                                <pic:cNvPr id="1644631269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27524,57 +27524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656582807" name="Picture">
+                  <wp:docPr id="813244798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656582807" name="Picture"/>
+                          <pic:cNvPr id="813244798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429080402" name="Picture">
+                  <wp:docPr id="1150404846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429080402" name="Picture"/>
+                          <pic:cNvPr id="1150404846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28257,57 +28257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098051975" name="Picture">
+                  <wp:docPr id="1920313015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098051975" name="Picture"/>
+                          <pic:cNvPr id="1920313015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29255,57 +29255,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716715609" name="Picture">
+                  <wp:docPr id="368617910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716715609" name="Picture"/>
+                          <pic:cNvPr id="368617910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29358,57 +29358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679266949" name="Picture">
+                  <wp:docPr id="1170845372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679266949" name="Picture"/>
+                          <pic:cNvPr id="1170845372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30735,57 +30735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681018423" name="Picture">
+                  <wp:docPr id="1429285825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681018423" name="Picture"/>
+                          <pic:cNvPr id="1429285825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31878,57 +31878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1626378876" name="Picture">
+                        <wp:docPr id="909844780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1626378876" name="Picture"/>
+                                <pic:cNvPr id="909844780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33239,57 +33239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951536233" name="Picture">
+                  <wp:docPr id="1778940681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951536233" name="Picture"/>
+                          <pic:cNvPr id="1778940681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33328,57 +33328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623877761" name="Picture">
+                  <wp:docPr id="425858230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623877761" name="Picture"/>
+                          <pic:cNvPr id="425858230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33972,57 +33972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514928777" name="Picture">
+                  <wp:docPr id="2052457372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514928777" name="Picture"/>
+                          <pic:cNvPr id="2052457372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34970,57 +34970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904747086" name="Picture">
+                  <wp:docPr id="822348687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904747086" name="Picture"/>
+                          <pic:cNvPr id="822348687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35073,57 +35073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908082462" name="Picture">
+                  <wp:docPr id="1453231089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908082462" name="Picture"/>
+                          <pic:cNvPr id="1453231089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36450,57 +36450,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164868126" name="Picture">
+                  <wp:docPr id="1315037468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164868126" name="Picture"/>
+                          <pic:cNvPr id="1315037468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37593,57 +37593,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="62124149" name="Picture">
+                        <wp:docPr id="2082940857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="62124149" name="Picture"/>
+                                <pic:cNvPr id="2082940857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38951,57 +38951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901498007" name="Picture">
+                  <wp:docPr id="1032802336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901498007" name="Picture"/>
+                          <pic:cNvPr id="1032802336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39040,57 +39040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030133948" name="Picture">
+                  <wp:docPr id="1075949209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030133948" name="Picture"/>
+                          <pic:cNvPr id="1075949209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39663,57 +39663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030311419" name="Picture">
+                  <wp:docPr id="501539559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030311419" name="Picture"/>
+                          <pic:cNvPr id="501539559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40580,57 +40580,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207466961" name="Picture">
+                  <wp:docPr id="1756899454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207466961" name="Picture"/>
+                          <pic:cNvPr id="1756899454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40683,57 +40683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022284435" name="Picture">
+                  <wp:docPr id="376286317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022284435" name="Picture"/>
+                          <pic:cNvPr id="376286317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42006,57 +42006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626285419" name="Picture">
+                  <wp:docPr id="1014744581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626285419" name="Picture"/>
+                          <pic:cNvPr id="1014744581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42788,57 +42788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420649199" name="Picture">
+                  <wp:docPr id="2143574979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420649199" name="Picture"/>
+                          <pic:cNvPr id="2143574979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42877,57 +42877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307627884" name="Picture">
+                  <wp:docPr id="502133200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307627884" name="Picture"/>
+                          <pic:cNvPr id="502133200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43509,57 +43509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732406123" name="Picture">
+                  <wp:docPr id="713893453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732406123" name="Picture"/>
+                          <pic:cNvPr id="713893453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44453,57 +44453,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004508441" name="Picture">
+                  <wp:docPr id="380836998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004508441" name="Picture"/>
+                          <pic:cNvPr id="380836998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44565,57 +44565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419565469" name="Picture">
+                  <wp:docPr id="1454788128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419565469" name="Picture"/>
+                          <pic:cNvPr id="1454788128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46224,57 +46224,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275217944" name="Picture">
+                  <wp:docPr id="1323668203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275217944" name="Picture"/>
+                          <pic:cNvPr id="1323668203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47403,57 +47403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122234652" name="Picture">
+                  <wp:docPr id="1642474193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122234652" name="Picture"/>
+                          <pic:cNvPr id="1642474193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47483,57 +47483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818324707" name="Picture">
+                  <wp:docPr id="1239491908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818324707" name="Picture"/>
+                          <pic:cNvPr id="1239491908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47971,57 +47971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203605862" name="Picture">
+                  <wp:docPr id="1404991286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203605862" name="Picture"/>
+                          <pic:cNvPr id="1404991286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>