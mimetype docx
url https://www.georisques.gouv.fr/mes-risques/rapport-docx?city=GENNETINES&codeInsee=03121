--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481550432" name="Picture">
+                  <wp:docPr id="1752072153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481550432" name="Picture"/>
+                          <pic:cNvPr id="1752072153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660302459" name="Picture">
+                  <wp:docPr id="1114855520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660302459" name="Picture"/>
+                          <pic:cNvPr id="1114855520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1491886828" name="Picture">
+                        <wp:docPr id="1454144766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1491886828" name="Picture"/>
+                                <pic:cNvPr id="1454144766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496538699" name="Picture">
+                  <wp:docPr id="918148240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496538699" name="Picture"/>
+                          <pic:cNvPr id="918148240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334039085" name="Picture">
+                  <wp:docPr id="752071135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334039085" name="Picture"/>
+                          <pic:cNvPr id="752071135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508130994" name="Picture">
+                  <wp:docPr id="27874895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508130994" name="Picture"/>
+                          <pic:cNvPr id="27874895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623150290" name="Picture">
+                  <wp:docPr id="1515074413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623150290" name="Picture"/>
+                          <pic:cNvPr id="1515074413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669818774" name="Picture">
+                  <wp:docPr id="214660135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669818774" name="Picture"/>
+                          <pic:cNvPr id="214660135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="474820683" name="Picture">
+                        <wp:docPr id="1337519880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="474820683" name="Picture"/>
+                                <pic:cNvPr id="1337519880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792675130" name="Picture">
+                        <wp:docPr id="1922510841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792675130" name="Picture"/>
+                                <pic:cNvPr id="1922510841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="196382977" name="Picture">
+                        <wp:docPr id="1767160924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="196382977" name="Picture"/>
+                                <pic:cNvPr id="1767160924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1679564539" name="Picture">
+                        <wp:docPr id="1249020530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1679564539" name="Picture"/>
+                                <pic:cNvPr id="1249020530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384667531" name="Picture">
+                        <wp:docPr id="2054200150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384667531" name="Picture"/>
+                                <pic:cNvPr id="2054200150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828591470" name="Picture">
+                        <wp:docPr id="1678159061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828591470" name="Picture"/>
+                                <pic:cNvPr id="1678159061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="660319401" name="Picture">
+                        <wp:docPr id="2102408021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="660319401" name="Picture"/>
+                                <pic:cNvPr id="2102408021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="186027463" name="Picture">
+                        <wp:docPr id="524272817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="186027463" name="Picture"/>
+                                <pic:cNvPr id="524272817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="749187388" name="Picture">
+                        <wp:docPr id="1764604810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="749187388" name="Picture"/>
+                                <pic:cNvPr id="1764604810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="459902847" name="Picture">
+                        <wp:docPr id="509963499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="459902847" name="Picture"/>
+                                <pic:cNvPr id="509963499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510742555" name="Picture">
+                        <wp:docPr id="577563701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510742555" name="Picture"/>
+                                <pic:cNvPr id="577563701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772270235" name="Picture">
+                        <wp:docPr id="1902979668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772270235" name="Picture"/>
+                                <pic:cNvPr id="1902979668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823852737" name="Picture">
+                        <wp:docPr id="846136673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823852737" name="Picture"/>
+                                <pic:cNvPr id="846136673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1045586266" name="Picture">
+                        <wp:docPr id="1504334507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1045586266" name="Picture"/>
+                                <pic:cNvPr id="1504334507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1074110206" name="Picture">
+                        <wp:docPr id="525431145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1074110206" name="Picture"/>
+                                <pic:cNvPr id="525431145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175398558" name="Picture">
+                  <wp:docPr id="586676750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175398558" name="Picture"/>
+                          <pic:cNvPr id="586676750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992678447" name="Picture">
+                  <wp:docPr id="1787312914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992678447" name="Picture"/>
+                          <pic:cNvPr id="1787312914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624691278" name="Picture">
+                  <wp:docPr id="783439421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624691278" name="Picture"/>
+                          <pic:cNvPr id="783439421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787040706" name="Picture">
+                  <wp:docPr id="1121156676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787040706" name="Picture"/>
+                          <pic:cNvPr id="1121156676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257934947" name="Picture">
+                  <wp:docPr id="1980610776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257934947" name="Picture"/>
+                          <pic:cNvPr id="1980610776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976782385" name="Picture">
+                  <wp:docPr id="84369055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976782385" name="Picture"/>
+                          <pic:cNvPr id="84369055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1657510385" name="Picture">
+                        <wp:docPr id="127353769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1657510385" name="Picture"/>
+                                <pic:cNvPr id="127353769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722980960" name="Picture">
+                  <wp:docPr id="1526039706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722980960" name="Picture"/>
+                          <pic:cNvPr id="1526039706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664247577" name="Picture">
+                  <wp:docPr id="1110591059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664247577" name="Picture"/>
+                          <pic:cNvPr id="1110591059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422419467" name="Picture">
+                  <wp:docPr id="2139479991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422419467" name="Picture"/>
+                          <pic:cNvPr id="2139479991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487237784" name="Picture">
+                  <wp:docPr id="1293188692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487237784" name="Picture"/>
+                          <pic:cNvPr id="1293188692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212981393" name="Picture">
+                  <wp:docPr id="634549572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212981393" name="Picture"/>
+                          <pic:cNvPr id="634549572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662257790" name="Picture">
+                  <wp:docPr id="205569008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662257790" name="Picture"/>
+                          <pic:cNvPr id="205569008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451660896" name="Picture">
+                        <wp:docPr id="1423505697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451660896" name="Picture"/>
+                                <pic:cNvPr id="1423505697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1070765430" name="Picture">
+                        <wp:docPr id="632881227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1070765430" name="Picture"/>
+                                <pic:cNvPr id="632881227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345968641" name="Picture">
+                  <wp:docPr id="68010217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345968641" name="Picture"/>
+                          <pic:cNvPr id="68010217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291558042" name="Picture">
+                  <wp:docPr id="2064760137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291558042" name="Picture"/>
+                          <pic:cNvPr id="2064760137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763482821" name="Picture">
+                  <wp:docPr id="1582431025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763482821" name="Picture"/>
+                          <pic:cNvPr id="1582431025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080534335" name="Picture">
+                  <wp:docPr id="2004991648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080534335" name="Picture"/>
+                          <pic:cNvPr id="2004991648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103841308" name="Picture">
+                  <wp:docPr id="862933139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103841308" name="Picture"/>
+                          <pic:cNvPr id="862933139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341784663" name="Picture">
+                  <wp:docPr id="381939605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341784663" name="Picture"/>
+                          <pic:cNvPr id="381939605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1824761438" name="Picture">
+                        <wp:docPr id="694253404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1824761438" name="Picture"/>
+                                <pic:cNvPr id="694253404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33109,57 +33109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038817572" name="Picture">
+                  <wp:docPr id="1905746384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038817572" name="Picture"/>
+                          <pic:cNvPr id="1905746384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33198,57 +33198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208641871" name="Picture">
+                  <wp:docPr id="2034359819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208641871" name="Picture"/>
+                          <pic:cNvPr id="2034359819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33842,57 +33842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112829898" name="Picture">
+                  <wp:docPr id="1530437096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112829898" name="Picture"/>
+                          <pic:cNvPr id="1530437096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34840,57 +34840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365102755" name="Picture">
+                  <wp:docPr id="316617740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365102755" name="Picture"/>
+                          <pic:cNvPr id="316617740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34943,57 +34943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563439574" name="Picture">
+                  <wp:docPr id="1807957175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563439574" name="Picture"/>
+                          <pic:cNvPr id="1807957175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36320,57 +36320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900335021" name="Picture">
+                  <wp:docPr id="1829993734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900335021" name="Picture"/>
+                          <pic:cNvPr id="1829993734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37463,57 +37463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183392680" name="Picture">
+                        <wp:docPr id="1236029424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183392680" name="Picture"/>
+                                <pic:cNvPr id="1236029424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38831,57 +38831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779602070" name="Picture">
+                  <wp:docPr id="1516831527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779602070" name="Picture"/>
+                          <pic:cNvPr id="1516831527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38920,57 +38920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560741011" name="Picture">
+                  <wp:docPr id="1896944725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560741011" name="Picture"/>
+                          <pic:cNvPr id="1896944725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39552,57 +39552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218947568" name="Picture">
+                  <wp:docPr id="1099186025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218947568" name="Picture"/>
+                          <pic:cNvPr id="1099186025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40496,57 +40496,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490491096" name="Picture">
+                  <wp:docPr id="880279698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490491096" name="Picture"/>
+                          <pic:cNvPr id="880279698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40608,57 +40608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270198432" name="Picture">
+                  <wp:docPr id="1443287145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270198432" name="Picture"/>
+                          <pic:cNvPr id="1443287145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42267,57 +42267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105352167" name="Picture">
+                  <wp:docPr id="664454652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105352167" name="Picture"/>
+                          <pic:cNvPr id="664454652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43446,57 +43446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495250527" name="Picture">
+                  <wp:docPr id="2099630217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495250527" name="Picture"/>
+                          <pic:cNvPr id="2099630217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43526,57 +43526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983426409" name="Picture">
+                  <wp:docPr id="6428794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983426409" name="Picture"/>
+                          <pic:cNvPr id="6428794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44014,57 +44014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740440770" name="Picture">
+                  <wp:docPr id="2051550017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740440770" name="Picture"/>
+                          <pic:cNvPr id="2051550017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>