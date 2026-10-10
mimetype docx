--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432678779" name="Picture">
+                  <wp:docPr id="1965816311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432678779" name="Picture"/>
+                          <pic:cNvPr id="1965816311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987500336" name="Picture">
+                  <wp:docPr id="1337711490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987500336" name="Picture"/>
+                          <pic:cNvPr id="1337711490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067526275" name="Picture">
+                        <wp:docPr id="151744360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067526275" name="Picture"/>
+                                <pic:cNvPr id="151744360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142939987" name="Picture">
+                  <wp:docPr id="1934546456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142939987" name="Picture"/>
+                          <pic:cNvPr id="1934546456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186750046" name="Picture">
+                  <wp:docPr id="639344067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186750046" name="Picture"/>
+                          <pic:cNvPr id="639344067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996332819" name="Picture">
+                  <wp:docPr id="1054861206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996332819" name="Picture"/>
+                          <pic:cNvPr id="1054861206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371340769" name="Picture">
+                  <wp:docPr id="1411231072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371340769" name="Picture"/>
+                          <pic:cNvPr id="1411231072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502632462" name="Picture">
+                  <wp:docPr id="491417935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502632462" name="Picture"/>
+                          <pic:cNvPr id="491417935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="481180121" name="Picture">
+                        <wp:docPr id="1348553759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="481180121" name="Picture"/>
+                                <pic:cNvPr id="1348553759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131402210" name="Picture">
+                        <wp:docPr id="1540109601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131402210" name="Picture"/>
+                                <pic:cNvPr id="1540109601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126299457" name="Picture">
+                        <wp:docPr id="823809193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126299457" name="Picture"/>
+                                <pic:cNvPr id="823809193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294522101" name="Picture">
+                        <wp:docPr id="1496614734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294522101" name="Picture"/>
+                                <pic:cNvPr id="1496614734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037677381" name="Picture">
+                        <wp:docPr id="702152873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037677381" name="Picture"/>
+                                <pic:cNvPr id="702152873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144839942" name="Picture">
+                        <wp:docPr id="1724519939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144839942" name="Picture"/>
+                                <pic:cNvPr id="1724519939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947932060" name="Picture">
+                        <wp:docPr id="180919533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947932060" name="Picture"/>
+                                <pic:cNvPr id="180919533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1131972146" name="Picture">
+                        <wp:docPr id="950546891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1131972146" name="Picture"/>
+                                <pic:cNvPr id="950546891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="321499178" name="Picture">
+                        <wp:docPr id="2139162868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="321499178" name="Picture"/>
+                                <pic:cNvPr id="2139162868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1588078464" name="Picture">
+                        <wp:docPr id="238473658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1588078464" name="Picture"/>
+                                <pic:cNvPr id="238473658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1780562019" name="Picture">
+                        <wp:docPr id="935400158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1780562019" name="Picture"/>
+                                <pic:cNvPr id="935400158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666576421" name="Picture">
+                        <wp:docPr id="71381609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666576421" name="Picture"/>
+                                <pic:cNvPr id="71381609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="941669957" name="Picture">
+                        <wp:docPr id="1761772567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="941669957" name="Picture"/>
+                                <pic:cNvPr id="1761772567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="765339240" name="Picture">
+                        <wp:docPr id="431073649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="765339240" name="Picture"/>
+                                <pic:cNvPr id="431073649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="517742261" name="Picture">
+                        <wp:docPr id="274454722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="517742261" name="Picture"/>
+                                <pic:cNvPr id="274454722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612495535" name="Picture">
+                  <wp:docPr id="137228009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612495535" name="Picture"/>
+                          <pic:cNvPr id="137228009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500480883" name="Picture">
+                  <wp:docPr id="2103230822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500480883" name="Picture"/>
+                          <pic:cNvPr id="2103230822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989894705" name="Picture">
+                  <wp:docPr id="2012167723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989894705" name="Picture"/>
+                          <pic:cNvPr id="2012167723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751228400" name="Picture">
+                  <wp:docPr id="677229114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751228400" name="Picture"/>
+                          <pic:cNvPr id="677229114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368749055" name="Picture">
+                  <wp:docPr id="1192126726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368749055" name="Picture"/>
+                          <pic:cNvPr id="1192126726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264728286" name="Picture">
+                  <wp:docPr id="386363085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264728286" name="Picture"/>
+                          <pic:cNvPr id="386363085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534621613" name="Picture">
+                        <wp:docPr id="868577552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534621613" name="Picture"/>
+                                <pic:cNvPr id="868577552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185509488" name="Picture">
+                  <wp:docPr id="1953508118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185509488" name="Picture"/>
+                          <pic:cNvPr id="1953508118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010989852" name="Picture">
+                  <wp:docPr id="1628704488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010989852" name="Picture"/>
+                          <pic:cNvPr id="1628704488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614442534" name="Picture">
+                  <wp:docPr id="2042740267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614442534" name="Picture"/>
+                          <pic:cNvPr id="2042740267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109904051" name="Picture">
+                  <wp:docPr id="771998872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109904051" name="Picture"/>
+                          <pic:cNvPr id="771998872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657640113" name="Picture">
+                  <wp:docPr id="1977294662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657640113" name="Picture"/>
+                          <pic:cNvPr id="1977294662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477317914" name="Picture">
+                  <wp:docPr id="79579512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477317914" name="Picture"/>
+                          <pic:cNvPr id="79579512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766876099" name="Picture">
+                        <wp:docPr id="1843366466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766876099" name="Picture"/>
+                                <pic:cNvPr id="1843366466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="229167305" name="Picture">
+                        <wp:docPr id="494775377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="229167305" name="Picture"/>
+                                <pic:cNvPr id="494775377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728902340" name="Picture">
+                  <wp:docPr id="216119334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728902340" name="Picture"/>
+                          <pic:cNvPr id="216119334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346075437" name="Picture">
+                  <wp:docPr id="2101130840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346075437" name="Picture"/>
+                          <pic:cNvPr id="2101130840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601191276" name="Picture">
+                  <wp:docPr id="118293770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601191276" name="Picture"/>
+                          <pic:cNvPr id="118293770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042124762" name="Picture">
+                  <wp:docPr id="1735351260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042124762" name="Picture"/>
+                          <pic:cNvPr id="1735351260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645550830" name="Picture">
+                  <wp:docPr id="823837177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645550830" name="Picture"/>
+                          <pic:cNvPr id="823837177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28944,57 +28944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172641535" name="Picture">
+                  <wp:docPr id="1631805225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172641535" name="Picture"/>
+                          <pic:cNvPr id="1631805225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30087,57 +30087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1610716414" name="Picture">
+                        <wp:docPr id="1757144935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1610716414" name="Picture"/>
+                                <pic:cNvPr id="1757144935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31448,57 +31448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230565103" name="Picture">
+                  <wp:docPr id="326784846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230565103" name="Picture"/>
+                          <pic:cNvPr id="326784846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31537,57 +31537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845949953" name="Picture">
+                  <wp:docPr id="532171799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845949953" name="Picture"/>
+                          <pic:cNvPr id="532171799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32181,57 +32181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524146210" name="Picture">
+                  <wp:docPr id="39353222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524146210" name="Picture"/>
+                          <pic:cNvPr id="39353222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33179,57 +33179,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690367963" name="Picture">
+                  <wp:docPr id="615440595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690367963" name="Picture"/>
+                          <pic:cNvPr id="615440595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33282,57 +33282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925661127" name="Picture">
+                  <wp:docPr id="1225931860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925661127" name="Picture"/>
+                          <pic:cNvPr id="1225931860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330791808" name="Picture">
+                  <wp:docPr id="1926668106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330791808" name="Picture"/>
+                          <pic:cNvPr id="1926668106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35795,57 +35795,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263298162" name="Picture">
+                        <wp:docPr id="1877131608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263298162" name="Picture"/>
+                                <pic:cNvPr id="1877131608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36820,57 +36820,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1230389611" name="Picture">
+                        <wp:docPr id="1847684384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1230389611" name="Picture"/>
+                                <pic:cNvPr id="1847684384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38292,57 +38292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241974335" name="Picture">
+                  <wp:docPr id="389056957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241974335" name="Picture"/>
+                          <pic:cNvPr id="389056957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38381,57 +38381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033017701" name="Picture">
+                  <wp:docPr id="2141805901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033017701" name="Picture"/>
+                          <pic:cNvPr id="2141805901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39025,57 +39025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679318012" name="Picture">
+                  <wp:docPr id="663422946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679318012" name="Picture"/>
+                          <pic:cNvPr id="663422946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40023,57 +40023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061465444" name="Picture">
+                  <wp:docPr id="1746051091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061465444" name="Picture"/>
+                          <pic:cNvPr id="1746051091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40126,57 +40126,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407319408" name="Picture">
+                  <wp:docPr id="1515093203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407319408" name="Picture"/>
+                          <pic:cNvPr id="1515093203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41503,57 +41503,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868555055" name="Picture">
+                  <wp:docPr id="1419115073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868555055" name="Picture"/>
+                          <pic:cNvPr id="1419115073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42646,57 +42646,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348177853" name="Picture">
+                        <wp:docPr id="250999035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348177853" name="Picture"/>
+                                <pic:cNvPr id="250999035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43867,57 +43867,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76946065" name="Picture">
+                  <wp:docPr id="1967740054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76946065" name="Picture"/>
+                          <pic:cNvPr id="1967740054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43938,57 +43938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066619403" name="Picture">
+                  <wp:docPr id="761443655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066619403" name="Picture"/>
+                          <pic:cNvPr id="761443655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44352,57 +44352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017501211" name="Picture">
+                  <wp:docPr id="1421848307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017501211" name="Picture"/>
+                          <pic:cNvPr id="1421848307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>