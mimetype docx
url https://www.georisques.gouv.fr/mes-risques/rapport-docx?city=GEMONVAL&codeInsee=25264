--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011000276" name="Picture">
+                  <wp:docPr id="907655474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011000276" name="Picture"/>
+                          <pic:cNvPr id="907655474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689061438" name="Picture">
+                  <wp:docPr id="1267948627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689061438" name="Picture"/>
+                          <pic:cNvPr id="1267948627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1626353450" name="Picture">
+                        <wp:docPr id="36254466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1626353450" name="Picture"/>
+                                <pic:cNvPr id="36254466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525218042" name="Picture">
+                  <wp:docPr id="2084727507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525218042" name="Picture"/>
+                          <pic:cNvPr id="2084727507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286787167" name="Picture">
+                  <wp:docPr id="136818452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286787167" name="Picture"/>
+                          <pic:cNvPr id="136818452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813549608" name="Picture">
+                  <wp:docPr id="1517952473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813549608" name="Picture"/>
+                          <pic:cNvPr id="1517952473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754530406" name="Picture">
+                  <wp:docPr id="957911108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754530406" name="Picture"/>
+                          <pic:cNvPr id="957911108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320462705" name="Picture">
+                  <wp:docPr id="138229618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320462705" name="Picture"/>
+                          <pic:cNvPr id="138229618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846466071" name="Picture">
+                        <wp:docPr id="243397338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846466071" name="Picture"/>
+                                <pic:cNvPr id="243397338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517361692" name="Picture">
+                        <wp:docPr id="372614508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517361692" name="Picture"/>
+                                <pic:cNvPr id="372614508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568107791" name="Picture">
+                        <wp:docPr id="1148295199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568107791" name="Picture"/>
+                                <pic:cNvPr id="1148295199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54067993" name="Picture">
+                        <wp:docPr id="1784552867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54067993" name="Picture"/>
+                                <pic:cNvPr id="1784552867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="767496212" name="Picture">
+                        <wp:docPr id="2082892139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="767496212" name="Picture"/>
+                                <pic:cNvPr id="2082892139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138730039" name="Picture">
+                        <wp:docPr id="999669394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138730039" name="Picture"/>
+                                <pic:cNvPr id="999669394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26277012" name="Picture">
+                        <wp:docPr id="1381435041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26277012" name="Picture"/>
+                                <pic:cNvPr id="1381435041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285186548" name="Picture">
+                        <wp:docPr id="1893443273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285186548" name="Picture"/>
+                                <pic:cNvPr id="1893443273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541389675" name="Picture">
+                        <wp:docPr id="1484278358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541389675" name="Picture"/>
+                                <pic:cNvPr id="1484278358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="668996844" name="Picture">
+                        <wp:docPr id="1375193972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="668996844" name="Picture"/>
+                                <pic:cNvPr id="1375193972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898186329" name="Picture">
+                        <wp:docPr id="1762035345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898186329" name="Picture"/>
+                                <pic:cNvPr id="1762035345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="28530248" name="Picture">
+                        <wp:docPr id="1359706957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="28530248" name="Picture"/>
+                                <pic:cNvPr id="1359706957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553589155" name="Picture">
+                        <wp:docPr id="608156268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553589155" name="Picture"/>
+                                <pic:cNvPr id="608156268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="539269013" name="Picture">
+                        <wp:docPr id="1649176722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="539269013" name="Picture"/>
+                                <pic:cNvPr id="1649176722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="785299573" name="Picture">
+                        <wp:docPr id="1057434301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="785299573" name="Picture"/>
+                                <pic:cNvPr id="1057434301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262399829" name="Picture">
+                  <wp:docPr id="1147471627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262399829" name="Picture"/>
+                          <pic:cNvPr id="1147471627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783241174" name="Picture">
+                  <wp:docPr id="53592773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783241174" name="Picture"/>
+                          <pic:cNvPr id="53592773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789074350" name="Picture">
+                  <wp:docPr id="468067606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789074350" name="Picture"/>
+                          <pic:cNvPr id="468067606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995295792" name="Picture">
+                  <wp:docPr id="1022497958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995295792" name="Picture"/>
+                          <pic:cNvPr id="1022497958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233362270" name="Picture">
+                  <wp:docPr id="2074600047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233362270" name="Picture"/>
+                          <pic:cNvPr id="2074600047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500123701" name="Picture">
+                  <wp:docPr id="1167673719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500123701" name="Picture"/>
+                          <pic:cNvPr id="1167673719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="522427774" name="Picture">
+                        <wp:docPr id="1198270268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="522427774" name="Picture"/>
+                                <pic:cNvPr id="1198270268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80286116" name="Picture">
+                  <wp:docPr id="569372675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80286116" name="Picture"/>
+                          <pic:cNvPr id="569372675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060335254" name="Picture">
+                  <wp:docPr id="1995991600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060335254" name="Picture"/>
+                          <pic:cNvPr id="1995991600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038792924" name="Picture">
+                  <wp:docPr id="1351345684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038792924" name="Picture"/>
+                          <pic:cNvPr id="1351345684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002756322" name="Picture">
+                  <wp:docPr id="761681784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002756322" name="Picture"/>
+                          <pic:cNvPr id="761681784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841288722" name="Picture">
+                  <wp:docPr id="1970353654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841288722" name="Picture"/>
+                          <pic:cNvPr id="1970353654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760586203" name="Picture">
+                  <wp:docPr id="976588600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760586203" name="Picture"/>
+                          <pic:cNvPr id="976588600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35266075" name="Picture">
+                        <wp:docPr id="266685730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35266075" name="Picture"/>
+                                <pic:cNvPr id="266685730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089128409" name="Picture">
+                        <wp:docPr id="873122977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089128409" name="Picture"/>
+                                <pic:cNvPr id="873122977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784179860" name="Picture">
+                  <wp:docPr id="287509343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784179860" name="Picture"/>
+                          <pic:cNvPr id="287509343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435662079" name="Picture">
+                  <wp:docPr id="1537168995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435662079" name="Picture"/>
+                          <pic:cNvPr id="1537168995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467678056" name="Picture">
+                  <wp:docPr id="1658887422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467678056" name="Picture"/>
+                          <pic:cNvPr id="1658887422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156357151" name="Picture">
+                  <wp:docPr id="665519602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156357151" name="Picture"/>
+                          <pic:cNvPr id="665519602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346712332" name="Picture">
+                  <wp:docPr id="782366923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346712332" name="Picture"/>
+                          <pic:cNvPr id="782366923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383235757" name="Picture">
+                  <wp:docPr id="335125908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383235757" name="Picture"/>
+                          <pic:cNvPr id="335125908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348501139" name="Picture">
+                        <wp:docPr id="919352592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348501139" name="Picture"/>
+                                <pic:cNvPr id="919352592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382860250" name="Picture">
+                  <wp:docPr id="1770396512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382860250" name="Picture"/>
+                          <pic:cNvPr id="1770396512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230288984" name="Picture">
+                  <wp:docPr id="557131160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230288984" name="Picture"/>
+                          <pic:cNvPr id="557131160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778445237" name="Picture">
+                  <wp:docPr id="392150638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778445237" name="Picture"/>
+                          <pic:cNvPr id="392150638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168698481" name="Picture">
+                  <wp:docPr id="1478085539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168698481" name="Picture"/>
+                          <pic:cNvPr id="1478085539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241578584" name="Picture">
+                  <wp:docPr id="1504210970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241578584" name="Picture"/>
+                          <pic:cNvPr id="1504210970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574608304" name="Picture">
+                  <wp:docPr id="595559298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574608304" name="Picture"/>
+                          <pic:cNvPr id="595559298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629216293" name="Picture">
+                        <wp:docPr id="767318372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629216293" name="Picture"/>
+                                <pic:cNvPr id="767318372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913178349" name="Picture">
+                  <wp:docPr id="1858598407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913178349" name="Picture"/>
+                          <pic:cNvPr id="1858598407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306385023" name="Picture">
+                  <wp:docPr id="570422722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306385023" name="Picture"/>
+                          <pic:cNvPr id="570422722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175768543" name="Picture">
+                  <wp:docPr id="1450064787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175768543" name="Picture"/>
+                          <pic:cNvPr id="1450064787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204364323" name="Picture">
+                  <wp:docPr id="1202146078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204364323" name="Picture"/>
+                          <pic:cNvPr id="1202146078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523088506" name="Picture">
+                  <wp:docPr id="52548527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523088506" name="Picture"/>
+                          <pic:cNvPr id="52548527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258078662" name="Picture">
+                  <wp:docPr id="1249996503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258078662" name="Picture"/>
+                          <pic:cNvPr id="1249996503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867213168" name="Picture">
+                  <wp:docPr id="488847880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867213168" name="Picture"/>
+                          <pic:cNvPr id="488847880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523017098" name="Picture">
+                  <wp:docPr id="1824999669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523017098" name="Picture"/>
+                          <pic:cNvPr id="1824999669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85477739" name="Picture">
+                  <wp:docPr id="126340512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85477739" name="Picture"/>
+                          <pic:cNvPr id="126340512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>