--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712776502" name="Picture">
+                  <wp:docPr id="1385018816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712776502" name="Picture"/>
+                          <pic:cNvPr id="1385018816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361007147" name="Picture">
+                  <wp:docPr id="305573188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361007147" name="Picture"/>
+                          <pic:cNvPr id="305573188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337395535" name="Picture">
+                        <wp:docPr id="1220708496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337395535" name="Picture"/>
+                                <pic:cNvPr id="1220708496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46132868" name="Picture">
+                  <wp:docPr id="1831149204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46132868" name="Picture"/>
+                          <pic:cNvPr id="1831149204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535780032" name="Picture">
+                  <wp:docPr id="1910249849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535780032" name="Picture"/>
+                          <pic:cNvPr id="1910249849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423722882" name="Picture">
+                  <wp:docPr id="1615656979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423722882" name="Picture"/>
+                          <pic:cNvPr id="1615656979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42203713" name="Picture">
+                  <wp:docPr id="764229368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42203713" name="Picture"/>
+                          <pic:cNvPr id="764229368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526462795" name="Picture">
+                  <wp:docPr id="748851547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526462795" name="Picture"/>
+                          <pic:cNvPr id="748851547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723807235" name="Picture">
+                        <wp:docPr id="1083925216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723807235" name="Picture"/>
+                                <pic:cNvPr id="1083925216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350856133" name="Picture">
+                        <wp:docPr id="1984430570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350856133" name="Picture"/>
+                                <pic:cNvPr id="1984430570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2047986030" name="Picture">
+                        <wp:docPr id="890982060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2047986030" name="Picture"/>
+                                <pic:cNvPr id="890982060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1638465678" name="Picture">
+                        <wp:docPr id="1547286479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1638465678" name="Picture"/>
+                                <pic:cNvPr id="1547286479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="167237166" name="Picture">
+                        <wp:docPr id="607583301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="167237166" name="Picture"/>
+                                <pic:cNvPr id="607583301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="280790743" name="Picture">
+                        <wp:docPr id="393561828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="280790743" name="Picture"/>
+                                <pic:cNvPr id="393561828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052607929" name="Picture">
+                        <wp:docPr id="656222911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052607929" name="Picture"/>
+                                <pic:cNvPr id="656222911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274125532" name="Picture">
+                        <wp:docPr id="512167685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274125532" name="Picture"/>
+                                <pic:cNvPr id="512167685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="351324048" name="Picture">
+                        <wp:docPr id="1180535909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="351324048" name="Picture"/>
+                                <pic:cNvPr id="1180535909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179134161" name="Picture">
+                        <wp:docPr id="409185361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179134161" name="Picture"/>
+                                <pic:cNvPr id="409185361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1294141913" name="Picture">
+                        <wp:docPr id="695417912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1294141913" name="Picture"/>
+                                <pic:cNvPr id="695417912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426874560" name="Picture">
+                        <wp:docPr id="2085769949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426874560" name="Picture"/>
+                                <pic:cNvPr id="2085769949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700514701" name="Picture">
+                        <wp:docPr id="1139907687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700514701" name="Picture"/>
+                                <pic:cNvPr id="1139907687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133898830" name="Picture">
+                        <wp:docPr id="1023700450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133898830" name="Picture"/>
+                                <pic:cNvPr id="1023700450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639460493" name="Picture">
+                        <wp:docPr id="900443415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639460493" name="Picture"/>
+                                <pic:cNvPr id="900443415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512858984" name="Picture">
+                  <wp:docPr id="1347337199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512858984" name="Picture"/>
+                          <pic:cNvPr id="1347337199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74347740" name="Picture">
+                  <wp:docPr id="1509252764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74347740" name="Picture"/>
+                          <pic:cNvPr id="1509252764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972044016" name="Picture">
+                  <wp:docPr id="507862075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972044016" name="Picture"/>
+                          <pic:cNvPr id="507862075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825558167" name="Picture">
+                  <wp:docPr id="1459989373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825558167" name="Picture"/>
+                          <pic:cNvPr id="1459989373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112962660" name="Picture">
+                  <wp:docPr id="1953768911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112962660" name="Picture"/>
+                          <pic:cNvPr id="1953768911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773117463" name="Picture">
+                  <wp:docPr id="19140020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773117463" name="Picture"/>
+                          <pic:cNvPr id="19140020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655546766" name="Picture">
+                        <wp:docPr id="1806896169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655546766" name="Picture"/>
+                                <pic:cNvPr id="1806896169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860984934" name="Picture">
+                  <wp:docPr id="230501591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860984934" name="Picture"/>
+                          <pic:cNvPr id="230501591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902208731" name="Picture">
+                  <wp:docPr id="1499685131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902208731" name="Picture"/>
+                          <pic:cNvPr id="1499685131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78245188" name="Picture">
+                  <wp:docPr id="709028938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78245188" name="Picture"/>
+                          <pic:cNvPr id="709028938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649175967" name="Picture">
+                  <wp:docPr id="1015669261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649175967" name="Picture"/>
+                          <pic:cNvPr id="1015669261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570707348" name="Picture">
+                  <wp:docPr id="1171855666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570707348" name="Picture"/>
+                          <pic:cNvPr id="1171855666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272085830" name="Picture">
+                  <wp:docPr id="1450007986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272085830" name="Picture"/>
+                          <pic:cNvPr id="1450007986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726714269" name="Picture">
+                        <wp:docPr id="2026679218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726714269" name="Picture"/>
+                                <pic:cNvPr id="2026679218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1796163430" name="Picture">
+                        <wp:docPr id="1856052221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1796163430" name="Picture"/>
+                                <pic:cNvPr id="1856052221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371897469" name="Picture">
+                  <wp:docPr id="211040432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371897469" name="Picture"/>
+                          <pic:cNvPr id="211040432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554166045" name="Picture">
+                  <wp:docPr id="1202541880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554166045" name="Picture"/>
+                          <pic:cNvPr id="1202541880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758521161" name="Picture">
+                  <wp:docPr id="773351919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758521161" name="Picture"/>
+                          <pic:cNvPr id="773351919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776484616" name="Picture">
+                  <wp:docPr id="421348382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776484616" name="Picture"/>
+                          <pic:cNvPr id="421348382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396108660" name="Picture">
+                  <wp:docPr id="1919801452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396108660" name="Picture"/>
+                          <pic:cNvPr id="1919801452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697321914" name="Picture">
+                  <wp:docPr id="1666780459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697321914" name="Picture"/>
+                          <pic:cNvPr id="1666780459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686932530" name="Picture">
+                  <wp:docPr id="137654640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686932530" name="Picture"/>
+                          <pic:cNvPr id="137654640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502082522" name="Picture">
+                  <wp:docPr id="590284040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502082522" name="Picture"/>
+                          <pic:cNvPr id="590284040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440475721" name="Picture">
+                  <wp:docPr id="73392478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440475721" name="Picture"/>
+                          <pic:cNvPr id="73392478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424542163" name="Picture">
+                  <wp:docPr id="1119838565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424542163" name="Picture"/>
+                          <pic:cNvPr id="1119838565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384146486" name="Picture">
+                  <wp:docPr id="294864656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384146486" name="Picture"/>
+                          <pic:cNvPr id="294864656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363635869" name="Picture">
+                  <wp:docPr id="1689790630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363635869" name="Picture"/>
+                          <pic:cNvPr id="1689790630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="542168912" name="Picture">
+                        <wp:docPr id="94424845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="542168912" name="Picture"/>
+                                <pic:cNvPr id="94424845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250522689" name="Picture">
+                  <wp:docPr id="544750087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250522689" name="Picture"/>
+                          <pic:cNvPr id="544750087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913453054" name="Picture">
+                  <wp:docPr id="227154310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913453054" name="Picture"/>
+                          <pic:cNvPr id="227154310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411019778" name="Picture">
+                  <wp:docPr id="1701267007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411019778" name="Picture"/>
+                          <pic:cNvPr id="1701267007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621357981" name="Picture">
+                  <wp:docPr id="41252622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621357981" name="Picture"/>
+                          <pic:cNvPr id="41252622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542746169" name="Picture">
+                  <wp:docPr id="959661979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542746169" name="Picture"/>
+                          <pic:cNvPr id="959661979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764186608" name="Picture">
+                  <wp:docPr id="142122583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764186608" name="Picture"/>
+                          <pic:cNvPr id="142122583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1690094781" name="Picture">
+                        <wp:docPr id="1107859538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1690094781" name="Picture"/>
+                                <pic:cNvPr id="1107859538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924752705" name="Picture">
+                  <wp:docPr id="284216612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924752705" name="Picture"/>
+                          <pic:cNvPr id="284216612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682201179" name="Picture">
+                  <wp:docPr id="1600303290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682201179" name="Picture"/>
+                          <pic:cNvPr id="1600303290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095964623" name="Picture">
+                  <wp:docPr id="1206209761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095964623" name="Picture"/>
+                          <pic:cNvPr id="1206209761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45541,57 +45541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555274333" name="Picture">
+                  <wp:docPr id="1127052736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555274333" name="Picture"/>
+                          <pic:cNvPr id="1127052736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45612,57 +45612,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947708632" name="Picture">
+                  <wp:docPr id="159447679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947708632" name="Picture"/>
+                          <pic:cNvPr id="159447679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46026,57 +46026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722247553" name="Picture">
+                  <wp:docPr id="1693400554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722247553" name="Picture"/>
+                          <pic:cNvPr id="1693400554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>