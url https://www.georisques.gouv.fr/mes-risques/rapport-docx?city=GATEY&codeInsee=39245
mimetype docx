--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947438595" name="Picture">
+                  <wp:docPr id="1112270910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947438595" name="Picture"/>
+                          <pic:cNvPr id="1112270910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681059847" name="Picture">
+                  <wp:docPr id="831480278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681059847" name="Picture"/>
+                          <pic:cNvPr id="831480278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126152483" name="Picture">
+                        <wp:docPr id="1582171870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126152483" name="Picture"/>
+                                <pic:cNvPr id="1582171870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299452605" name="Picture">
+                  <wp:docPr id="1676261953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299452605" name="Picture"/>
+                          <pic:cNvPr id="1676261953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732166444" name="Picture">
+                  <wp:docPr id="1492521079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732166444" name="Picture"/>
+                          <pic:cNvPr id="1492521079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579604470" name="Picture">
+                  <wp:docPr id="1092583304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579604470" name="Picture"/>
+                          <pic:cNvPr id="1092583304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584502442" name="Picture">
+                  <wp:docPr id="1047022294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584502442" name="Picture"/>
+                          <pic:cNvPr id="1047022294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720647052" name="Picture">
+                  <wp:docPr id="1417323431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720647052" name="Picture"/>
+                          <pic:cNvPr id="1417323431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838602029" name="Picture">
+                        <wp:docPr id="767082000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838602029" name="Picture"/>
+                                <pic:cNvPr id="767082000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995759527" name="Picture">
+                        <wp:docPr id="2008672635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995759527" name="Picture"/>
+                                <pic:cNvPr id="2008672635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="679953294" name="Picture">
+                        <wp:docPr id="1937430934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="679953294" name="Picture"/>
+                                <pic:cNvPr id="1937430934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1061031765" name="Picture">
+                        <wp:docPr id="973902702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1061031765" name="Picture"/>
+                                <pic:cNvPr id="973902702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243424686" name="Picture">
+                        <wp:docPr id="1884640074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243424686" name="Picture"/>
+                                <pic:cNvPr id="1884640074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2084892596" name="Picture">
+                        <wp:docPr id="288081887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2084892596" name="Picture"/>
+                                <pic:cNvPr id="288081887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333820545" name="Picture">
+                        <wp:docPr id="170231127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333820545" name="Picture"/>
+                                <pic:cNvPr id="170231127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432903022" name="Picture">
+                        <wp:docPr id="1712726435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432903022" name="Picture"/>
+                                <pic:cNvPr id="1712726435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1061865826" name="Picture">
+                        <wp:docPr id="1012860418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1061865826" name="Picture"/>
+                                <pic:cNvPr id="1012860418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2038585443" name="Picture">
+                        <wp:docPr id="1445463144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2038585443" name="Picture"/>
+                                <pic:cNvPr id="1445463144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="459142041" name="Picture">
+                        <wp:docPr id="1448182453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="459142041" name="Picture"/>
+                                <pic:cNvPr id="1448182453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879230972" name="Picture">
+                        <wp:docPr id="2141051631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879230972" name="Picture"/>
+                                <pic:cNvPr id="2141051631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="250410513" name="Picture">
+                        <wp:docPr id="340603191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="250410513" name="Picture"/>
+                                <pic:cNvPr id="340603191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130153750" name="Picture">
+                        <wp:docPr id="638074014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130153750" name="Picture"/>
+                                <pic:cNvPr id="638074014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563605286" name="Picture">
+                        <wp:docPr id="1555401840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563605286" name="Picture"/>
+                                <pic:cNvPr id="1555401840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640767765" name="Picture">
+                  <wp:docPr id="979364902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640767765" name="Picture"/>
+                          <pic:cNvPr id="979364902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580706756" name="Picture">
+                  <wp:docPr id="512954077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580706756" name="Picture"/>
+                          <pic:cNvPr id="512954077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096503551" name="Picture">
+                  <wp:docPr id="1877082679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096503551" name="Picture"/>
+                          <pic:cNvPr id="1877082679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209144102" name="Picture">
+                  <wp:docPr id="1341017257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209144102" name="Picture"/>
+                          <pic:cNvPr id="1341017257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015565846" name="Picture">
+                  <wp:docPr id="1871881642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015565846" name="Picture"/>
+                          <pic:cNvPr id="1871881642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127258471" name="Picture">
+                  <wp:docPr id="1874569108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127258471" name="Picture"/>
+                          <pic:cNvPr id="1874569108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591640304" name="Picture">
+                        <wp:docPr id="632546848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591640304" name="Picture"/>
+                                <pic:cNvPr id="632546848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110405690" name="Picture">
+                  <wp:docPr id="993528006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110405690" name="Picture"/>
+                          <pic:cNvPr id="993528006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798927947" name="Picture">
+                  <wp:docPr id="1420818641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798927947" name="Picture"/>
+                          <pic:cNvPr id="1420818641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442036202" name="Picture">
+                  <wp:docPr id="1847035522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442036202" name="Picture"/>
+                          <pic:cNvPr id="1847035522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777535906" name="Picture">
+                  <wp:docPr id="218499324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777535906" name="Picture"/>
+                          <pic:cNvPr id="218499324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015443662" name="Picture">
+                  <wp:docPr id="1023563520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015443662" name="Picture"/>
+                          <pic:cNvPr id="1023563520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408981803" name="Picture">
+                  <wp:docPr id="342441958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408981803" name="Picture"/>
+                          <pic:cNvPr id="342441958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826016325" name="Picture">
+                        <wp:docPr id="389081322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826016325" name="Picture"/>
+                                <pic:cNvPr id="389081322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="989137494" name="Picture">
+                        <wp:docPr id="942499008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="989137494" name="Picture"/>
+                                <pic:cNvPr id="942499008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545730171" name="Picture">
+                  <wp:docPr id="1532179412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545730171" name="Picture"/>
+                          <pic:cNvPr id="1532179412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717929183" name="Picture">
+                  <wp:docPr id="1427295619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717929183" name="Picture"/>
+                          <pic:cNvPr id="1427295619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386876674" name="Picture">
+                  <wp:docPr id="1662539541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386876674" name="Picture"/>
+                          <pic:cNvPr id="1662539541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394277790" name="Picture">
+                  <wp:docPr id="821319352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394277790" name="Picture"/>
+                          <pic:cNvPr id="821319352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507689102" name="Picture">
+                  <wp:docPr id="1995501945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507689102" name="Picture"/>
+                          <pic:cNvPr id="1995501945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451792368" name="Picture">
+                  <wp:docPr id="2030468616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451792368" name="Picture"/>
+                          <pic:cNvPr id="2030468616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462666767" name="Picture">
+                        <wp:docPr id="2003769673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462666767" name="Picture"/>
+                                <pic:cNvPr id="2003769673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908752927" name="Picture">
+                  <wp:docPr id="1420639283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908752927" name="Picture"/>
+                          <pic:cNvPr id="1420639283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981470956" name="Picture">
+                  <wp:docPr id="341260563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981470956" name="Picture"/>
+                          <pic:cNvPr id="341260563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428629214" name="Picture">
+                  <wp:docPr id="469618561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428629214" name="Picture"/>
+                          <pic:cNvPr id="469618561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221332440" name="Picture">
+                  <wp:docPr id="1818726727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221332440" name="Picture"/>
+                          <pic:cNvPr id="1818726727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30176105" name="Picture">
+                  <wp:docPr id="943761437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30176105" name="Picture"/>
+                          <pic:cNvPr id="943761437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992026096" name="Picture">
+                  <wp:docPr id="1348393799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992026096" name="Picture"/>
+                          <pic:cNvPr id="1348393799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="541344514" name="Picture">
+                        <wp:docPr id="634256007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="541344514" name="Picture"/>
+                                <pic:cNvPr id="634256007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297690089" name="Picture">
+                  <wp:docPr id="738618865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297690089" name="Picture"/>
+                          <pic:cNvPr id="738618865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325869843" name="Picture">
+                  <wp:docPr id="1725281076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325869843" name="Picture"/>
+                          <pic:cNvPr id="1725281076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193864482" name="Picture">
+                  <wp:docPr id="420042029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193864482" name="Picture"/>
+                          <pic:cNvPr id="420042029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549128154" name="Picture">
+                  <wp:docPr id="1951322828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549128154" name="Picture"/>
+                          <pic:cNvPr id="1951322828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178459896" name="Picture">
+                  <wp:docPr id="667007288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178459896" name="Picture"/>
+                          <pic:cNvPr id="667007288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749990050" name="Picture">
+                  <wp:docPr id="1621629456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749990050" name="Picture"/>
+                          <pic:cNvPr id="1621629456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188638708" name="Picture">
+                  <wp:docPr id="66551534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188638708" name="Picture"/>
+                          <pic:cNvPr id="66551534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486453129" name="Picture">
+                  <wp:docPr id="1283368698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486453129" name="Picture"/>
+                          <pic:cNvPr id="1283368698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128718721" name="Picture">
+                  <wp:docPr id="1946094934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128718721" name="Picture"/>
+                          <pic:cNvPr id="1946094934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>