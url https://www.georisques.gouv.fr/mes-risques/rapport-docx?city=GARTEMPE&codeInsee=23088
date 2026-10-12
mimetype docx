--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535715390" name="Picture">
+                  <wp:docPr id="1550585264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535715390" name="Picture"/>
+                          <pic:cNvPr id="1550585264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912565920" name="Picture">
+                  <wp:docPr id="2017428964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912565920" name="Picture"/>
+                          <pic:cNvPr id="2017428964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499872564" name="Picture">
+                        <wp:docPr id="716609423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499872564" name="Picture"/>
+                                <pic:cNvPr id="716609423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503254994" name="Picture">
+                  <wp:docPr id="599382024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503254994" name="Picture"/>
+                          <pic:cNvPr id="599382024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678132724" name="Picture">
+                  <wp:docPr id="2057481346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678132724" name="Picture"/>
+                          <pic:cNvPr id="2057481346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893310212" name="Picture">
+                  <wp:docPr id="1762355891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893310212" name="Picture"/>
+                          <pic:cNvPr id="1762355891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141690035" name="Picture">
+                  <wp:docPr id="1165441425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141690035" name="Picture"/>
+                          <pic:cNvPr id="1165441425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849822756" name="Picture">
+                  <wp:docPr id="868617497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849822756" name="Picture"/>
+                          <pic:cNvPr id="868617497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438583370" name="Picture">
+                        <wp:docPr id="1415426974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438583370" name="Picture"/>
+                                <pic:cNvPr id="1415426974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1644014124" name="Picture">
+                        <wp:docPr id="137739217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1644014124" name="Picture"/>
+                                <pic:cNvPr id="137739217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754450525" name="Picture">
+                        <wp:docPr id="2141688535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754450525" name="Picture"/>
+                                <pic:cNvPr id="2141688535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1414972774" name="Picture">
+                        <wp:docPr id="1883844375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1414972774" name="Picture"/>
+                                <pic:cNvPr id="1883844375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559000266" name="Picture">
+                        <wp:docPr id="1156061888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559000266" name="Picture"/>
+                                <pic:cNvPr id="1156061888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1300829204" name="Picture">
+                        <wp:docPr id="1375489442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1300829204" name="Picture"/>
+                                <pic:cNvPr id="1375489442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773641548" name="Picture">
+                        <wp:docPr id="227760260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773641548" name="Picture"/>
+                                <pic:cNvPr id="227760260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="688928588" name="Picture">
+                        <wp:docPr id="839052911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="688928588" name="Picture"/>
+                                <pic:cNvPr id="839052911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406648044" name="Picture">
+                        <wp:docPr id="390868380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406648044" name="Picture"/>
+                                <pic:cNvPr id="390868380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1184183946" name="Picture">
+                        <wp:docPr id="1784180863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1184183946" name="Picture"/>
+                                <pic:cNvPr id="1784180863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="665625373" name="Picture">
+                        <wp:docPr id="1386291938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="665625373" name="Picture"/>
+                                <pic:cNvPr id="1386291938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482116723" name="Picture">
+                        <wp:docPr id="1215642679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482116723" name="Picture"/>
+                                <pic:cNvPr id="1215642679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037652488" name="Picture">
+                  <wp:docPr id="2146315240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037652488" name="Picture"/>
+                          <pic:cNvPr id="2146315240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996469611" name="Picture">
+                  <wp:docPr id="86964903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996469611" name="Picture"/>
+                          <pic:cNvPr id="86964903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486269742" name="Picture">
+                  <wp:docPr id="218827994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486269742" name="Picture"/>
+                          <pic:cNvPr id="218827994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824626985" name="Picture">
+                  <wp:docPr id="1083040493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824626985" name="Picture"/>
+                          <pic:cNvPr id="1083040493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280030301" name="Picture">
+                  <wp:docPr id="226796513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280030301" name="Picture"/>
+                          <pic:cNvPr id="226796513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623903841" name="Picture">
+                  <wp:docPr id="1382394301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623903841" name="Picture"/>
+                          <pic:cNvPr id="1382394301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917789378" name="Picture">
+                        <wp:docPr id="1079465565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917789378" name="Picture"/>
+                                <pic:cNvPr id="1079465565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602915752" name="Picture">
+                  <wp:docPr id="82218124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602915752" name="Picture"/>
+                          <pic:cNvPr id="82218124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112149633" name="Picture">
+                  <wp:docPr id="2069444838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112149633" name="Picture"/>
+                          <pic:cNvPr id="2069444838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762848693" name="Picture">
+                  <wp:docPr id="21392494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762848693" name="Picture"/>
+                          <pic:cNvPr id="21392494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604826943" name="Picture">
+                  <wp:docPr id="640545602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604826943" name="Picture"/>
+                          <pic:cNvPr id="640545602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134479811" name="Picture">
+                  <wp:docPr id="2063355738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134479811" name="Picture"/>
+                          <pic:cNvPr id="2063355738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919365275" name="Picture">
+                  <wp:docPr id="1731876734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919365275" name="Picture"/>
+                          <pic:cNvPr id="1731876734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1737861098" name="Picture">
+                        <wp:docPr id="254323864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1737861098" name="Picture"/>
+                                <pic:cNvPr id="254323864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="832279844" name="Picture">
+                        <wp:docPr id="2022620244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="832279844" name="Picture"/>
+                                <pic:cNvPr id="2022620244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080103946" name="Picture">
+                  <wp:docPr id="839422897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080103946" name="Picture"/>
+                          <pic:cNvPr id="839422897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057454000" name="Picture">
+                  <wp:docPr id="156010999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057454000" name="Picture"/>
+                          <pic:cNvPr id="156010999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780956744" name="Picture">
+                  <wp:docPr id="233086440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780956744" name="Picture"/>
+                          <pic:cNvPr id="233086440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939860496" name="Picture">
+                  <wp:docPr id="501277885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939860496" name="Picture"/>
+                          <pic:cNvPr id="501277885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733474993" name="Picture">
+                  <wp:docPr id="1742844000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733474993" name="Picture"/>
+                          <pic:cNvPr id="1742844000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44137550" name="Picture">
+                  <wp:docPr id="36017404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44137550" name="Picture"/>
+                          <pic:cNvPr id="36017404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1749513725" name="Picture">
+                        <wp:docPr id="1578445159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1749513725" name="Picture"/>
+                                <pic:cNvPr id="1578445159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636644791" name="Picture">
+                  <wp:docPr id="1882833965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636644791" name="Picture"/>
+                          <pic:cNvPr id="1882833965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318266091" name="Picture">
+                  <wp:docPr id="1915077204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318266091" name="Picture"/>
+                          <pic:cNvPr id="1915077204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337482484" name="Picture">
+                  <wp:docPr id="912251876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337482484" name="Picture"/>
+                          <pic:cNvPr id="912251876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267686450" name="Picture">
+                  <wp:docPr id="509749295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267686450" name="Picture"/>
+                          <pic:cNvPr id="509749295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453764769" name="Picture">
+                  <wp:docPr id="1795359168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453764769" name="Picture"/>
+                          <pic:cNvPr id="1795359168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422189421" name="Picture">
+                  <wp:docPr id="154465342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422189421" name="Picture"/>
+                          <pic:cNvPr id="154465342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788900249" name="Picture">
+                        <wp:docPr id="2098228925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788900249" name="Picture"/>
+                                <pic:cNvPr id="2098228925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554643103" name="Picture">
+                  <wp:docPr id="1395388453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554643103" name="Picture"/>
+                          <pic:cNvPr id="1395388453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027303769" name="Picture">
+                  <wp:docPr id="2122506152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027303769" name="Picture"/>
+                          <pic:cNvPr id="2122506152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049895707" name="Picture">
+                  <wp:docPr id="985969360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049895707" name="Picture"/>
+                          <pic:cNvPr id="985969360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>