--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677109940" name="Picture">
+                  <wp:docPr id="1725195105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677109940" name="Picture"/>
+                          <pic:cNvPr id="1725195105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367116423" name="Picture">
+                  <wp:docPr id="1443804330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367116423" name="Picture"/>
+                          <pic:cNvPr id="1443804330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297991026" name="Picture">
+                        <wp:docPr id="1042170535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297991026" name="Picture"/>
+                                <pic:cNvPr id="1042170535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378703979" name="Picture">
+                  <wp:docPr id="1553291011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378703979" name="Picture"/>
+                          <pic:cNvPr id="1553291011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884192820" name="Picture">
+                  <wp:docPr id="224886661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884192820" name="Picture"/>
+                          <pic:cNvPr id="224886661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141439950" name="Picture">
+                  <wp:docPr id="1988566291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141439950" name="Picture"/>
+                          <pic:cNvPr id="1988566291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858201735" name="Picture">
+                  <wp:docPr id="395199471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858201735" name="Picture"/>
+                          <pic:cNvPr id="395199471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505678305" name="Picture">
+                  <wp:docPr id="1287059303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505678305" name="Picture"/>
+                          <pic:cNvPr id="1287059303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758185368" name="Picture">
+                        <wp:docPr id="1557043719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758185368" name="Picture"/>
+                                <pic:cNvPr id="1557043719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638746373" name="Picture">
+                        <wp:docPr id="38676673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638746373" name="Picture"/>
+                                <pic:cNvPr id="38676673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="164222096" name="Picture">
+                        <wp:docPr id="308225514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="164222096" name="Picture"/>
+                                <pic:cNvPr id="308225514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2001427073" name="Picture">
+                        <wp:docPr id="862883287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2001427073" name="Picture"/>
+                                <pic:cNvPr id="862883287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="384698523" name="Picture">
+                        <wp:docPr id="190775282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="384698523" name="Picture"/>
+                                <pic:cNvPr id="190775282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1136683899" name="Picture">
+                        <wp:docPr id="2012170870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1136683899" name="Picture"/>
+                                <pic:cNvPr id="2012170870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="646862179" name="Picture">
+                        <wp:docPr id="2129594725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="646862179" name="Picture"/>
+                                <pic:cNvPr id="2129594725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459832274" name="Picture">
+                        <wp:docPr id="1931387765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459832274" name="Picture"/>
+                                <pic:cNvPr id="1931387765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1588787366" name="Picture">
+                        <wp:docPr id="8821072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1588787366" name="Picture"/>
+                                <pic:cNvPr id="8821072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1139587278" name="Picture">
+                        <wp:docPr id="1915021673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1139587278" name="Picture"/>
+                                <pic:cNvPr id="1915021673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554103690" name="Picture">
+                        <wp:docPr id="4286986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554103690" name="Picture"/>
+                                <pic:cNvPr id="4286986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="749586955" name="Picture">
+                        <wp:docPr id="1298786806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="749586955" name="Picture"/>
+                                <pic:cNvPr id="1298786806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435255977" name="Picture">
+                        <wp:docPr id="123999143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435255977" name="Picture"/>
+                                <pic:cNvPr id="123999143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1801704762" name="Picture">
+                        <wp:docPr id="607853739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1801704762" name="Picture"/>
+                                <pic:cNvPr id="607853739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772991030" name="Picture">
+                        <wp:docPr id="1511410575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772991030" name="Picture"/>
+                                <pic:cNvPr id="1511410575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393557829" name="Picture">
+                  <wp:docPr id="817668780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393557829" name="Picture"/>
+                          <pic:cNvPr id="817668780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589713517" name="Picture">
+                  <wp:docPr id="1175429262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589713517" name="Picture"/>
+                          <pic:cNvPr id="1175429262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267064722" name="Picture">
+                  <wp:docPr id="471549607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267064722" name="Picture"/>
+                          <pic:cNvPr id="471549607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20180949" name="Picture">
+                  <wp:docPr id="1332016242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20180949" name="Picture"/>
+                          <pic:cNvPr id="1332016242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772677548" name="Picture">
+                  <wp:docPr id="2004710206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772677548" name="Picture"/>
+                          <pic:cNvPr id="2004710206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382438180" name="Picture">
+                  <wp:docPr id="1735235766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382438180" name="Picture"/>
+                          <pic:cNvPr id="1735235766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324765354" name="Picture">
+                        <wp:docPr id="1979992816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324765354" name="Picture"/>
+                                <pic:cNvPr id="1979992816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401537072" name="Picture">
+                  <wp:docPr id="1638826056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401537072" name="Picture"/>
+                          <pic:cNvPr id="1638826056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42107884" name="Picture">
+                  <wp:docPr id="1947127928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42107884" name="Picture"/>
+                          <pic:cNvPr id="1947127928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114838550" name="Picture">
+                  <wp:docPr id="545871811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114838550" name="Picture"/>
+                          <pic:cNvPr id="545871811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160128647" name="Picture">
+                  <wp:docPr id="607541116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160128647" name="Picture"/>
+                          <pic:cNvPr id="607541116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815842841" name="Picture">
+                  <wp:docPr id="73164868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815842841" name="Picture"/>
+                          <pic:cNvPr id="73164868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098530390" name="Picture">
+                  <wp:docPr id="2052048631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098530390" name="Picture"/>
+                          <pic:cNvPr id="2052048631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="79578123" name="Picture">
+                        <wp:docPr id="1856621450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="79578123" name="Picture"/>
+                                <pic:cNvPr id="1856621450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546520419" name="Picture">
+                        <wp:docPr id="944922661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546520419" name="Picture"/>
+                                <pic:cNvPr id="944922661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661913654" name="Picture">
+                  <wp:docPr id="201524428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661913654" name="Picture"/>
+                          <pic:cNvPr id="201524428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835399493" name="Picture">
+                  <wp:docPr id="1271738768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835399493" name="Picture"/>
+                          <pic:cNvPr id="1271738768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765982011" name="Picture">
+                  <wp:docPr id="1629139077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765982011" name="Picture"/>
+                          <pic:cNvPr id="1629139077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230322286" name="Picture">
+                  <wp:docPr id="366352596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230322286" name="Picture"/>
+                          <pic:cNvPr id="366352596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665896602" name="Picture">
+                  <wp:docPr id="1477470677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665896602" name="Picture"/>
+                          <pic:cNvPr id="1477470677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413640300" name="Picture">
+                  <wp:docPr id="1202674656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413640300" name="Picture"/>
+                          <pic:cNvPr id="1202674656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253143036" name="Picture">
+                        <wp:docPr id="419303189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253143036" name="Picture"/>
+                                <pic:cNvPr id="419303189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32703,57 +32703,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436873949" name="Picture">
+                  <wp:docPr id="1834063324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436873949" name="Picture"/>
+                          <pic:cNvPr id="1834063324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32792,57 +32792,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874297042" name="Picture">
+                  <wp:docPr id="88062404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874297042" name="Picture"/>
+                          <pic:cNvPr id="88062404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33472,57 +33472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057329620" name="Picture">
+                  <wp:docPr id="957188221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057329620" name="Picture"/>
+                          <pic:cNvPr id="957188221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34533,57 +34533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748582487" name="Picture">
+                  <wp:docPr id="2064193950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748582487" name="Picture"/>
+                          <pic:cNvPr id="2064193950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34636,57 +34636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931279888" name="Picture">
+                  <wp:docPr id="436866918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931279888" name="Picture"/>
+                          <pic:cNvPr id="436866918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36094,57 +36094,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012059380" name="Picture">
+                  <wp:docPr id="1471061184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012059380" name="Picture"/>
+                          <pic:cNvPr id="1471061184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37291,57 +37291,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019038086" name="Picture">
+                        <wp:docPr id="679944482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019038086" name="Picture"/>
+                                <pic:cNvPr id="679944482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39660,57 +39660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815789188" name="Picture">
+                  <wp:docPr id="948510663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815789188" name="Picture"/>
+                          <pic:cNvPr id="948510663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39749,57 +39749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667033248" name="Picture">
+                  <wp:docPr id="1900734221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667033248" name="Picture"/>
+                          <pic:cNvPr id="1900734221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40393,57 +40393,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902482087" name="Picture">
+                  <wp:docPr id="1624589879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902482087" name="Picture"/>
+                          <pic:cNvPr id="1624589879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41391,57 +41391,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026113687" name="Picture">
+                  <wp:docPr id="762237139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026113687" name="Picture"/>
+                          <pic:cNvPr id="762237139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41494,57 +41494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278345543" name="Picture">
+                  <wp:docPr id="1626699875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278345543" name="Picture"/>
+                          <pic:cNvPr id="1626699875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42871,57 +42871,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264298158" name="Picture">
+                  <wp:docPr id="2087492327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264298158" name="Picture"/>
+                          <pic:cNvPr id="2087492327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44014,57 +44014,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851661144" name="Picture">
+                        <wp:docPr id="129446006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851661144" name="Picture"/>
+                                <pic:cNvPr id="129446006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45235,57 +45235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742904723" name="Picture">
+                  <wp:docPr id="521415109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742904723" name="Picture"/>
+                          <pic:cNvPr id="521415109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45306,57 +45306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724850284" name="Picture">
+                  <wp:docPr id="648522693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724850284" name="Picture"/>
+                          <pic:cNvPr id="648522693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45720,57 +45720,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280042780" name="Picture">
+                  <wp:docPr id="1989041680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280042780" name="Picture"/>
+                          <pic:cNvPr id="1989041680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>