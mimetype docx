--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465863231" name="Picture">
+                  <wp:docPr id="1996533984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465863231" name="Picture"/>
+                          <pic:cNvPr id="1996533984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339441948" name="Picture">
+                  <wp:docPr id="1494357387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339441948" name="Picture"/>
+                          <pic:cNvPr id="1494357387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507464171" name="Picture">
+                        <wp:docPr id="1932549285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507464171" name="Picture"/>
+                                <pic:cNvPr id="1932549285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876688935" name="Picture">
+                  <wp:docPr id="206685797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876688935" name="Picture"/>
+                          <pic:cNvPr id="206685797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160396957" name="Picture">
+                  <wp:docPr id="532421603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160396957" name="Picture"/>
+                          <pic:cNvPr id="532421603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282931232" name="Picture">
+                  <wp:docPr id="1648496316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282931232" name="Picture"/>
+                          <pic:cNvPr id="1648496316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100574510" name="Picture">
+                  <wp:docPr id="85546673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100574510" name="Picture"/>
+                          <pic:cNvPr id="85546673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766488785" name="Picture">
+                  <wp:docPr id="776673419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766488785" name="Picture"/>
+                          <pic:cNvPr id="776673419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430886124" name="Picture">
+                        <wp:docPr id="1850570808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430886124" name="Picture"/>
+                                <pic:cNvPr id="1850570808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1816405155" name="Picture">
+                        <wp:docPr id="1364660227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1816405155" name="Picture"/>
+                                <pic:cNvPr id="1364660227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638194210" name="Picture">
+                        <wp:docPr id="1432171398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638194210" name="Picture"/>
+                                <pic:cNvPr id="1432171398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376057139" name="Picture">
+                        <wp:docPr id="1109298540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376057139" name="Picture"/>
+                                <pic:cNvPr id="1109298540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="900231100" name="Picture">
+                        <wp:docPr id="703126997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="900231100" name="Picture"/>
+                                <pic:cNvPr id="703126997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="992842489" name="Picture">
+                        <wp:docPr id="808226729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="992842489" name="Picture"/>
+                                <pic:cNvPr id="808226729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="60402068" name="Picture">
+                        <wp:docPr id="1839169779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="60402068" name="Picture"/>
+                                <pic:cNvPr id="1839169779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1756376658" name="Picture">
+                        <wp:docPr id="285431640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1756376658" name="Picture"/>
+                                <pic:cNvPr id="285431640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1601086312" name="Picture">
+                        <wp:docPr id="1492310067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1601086312" name="Picture"/>
+                                <pic:cNvPr id="1492310067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36081447" name="Picture">
+                        <wp:docPr id="1863620576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36081447" name="Picture"/>
+                                <pic:cNvPr id="1863620576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="854512533" name="Picture">
+                        <wp:docPr id="1891983129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="854512533" name="Picture"/>
+                                <pic:cNvPr id="1891983129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810435991" name="Picture">
+                        <wp:docPr id="895609931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810435991" name="Picture"/>
+                                <pic:cNvPr id="895609931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2024227960" name="Picture">
+                        <wp:docPr id="1676003698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2024227960" name="Picture"/>
+                                <pic:cNvPr id="1676003698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649573005" name="Picture">
+                        <wp:docPr id="957387607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649573005" name="Picture"/>
+                                <pic:cNvPr id="957387607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923932072" name="Picture">
+                        <wp:docPr id="1761921164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923932072" name="Picture"/>
+                                <pic:cNvPr id="1761921164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526121162" name="Picture">
+                  <wp:docPr id="1149330241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526121162" name="Picture"/>
+                          <pic:cNvPr id="1149330241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126025197" name="Picture">
+                  <wp:docPr id="1171094644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126025197" name="Picture"/>
+                          <pic:cNvPr id="1171094644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059493906" name="Picture">
+                  <wp:docPr id="255601675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059493906" name="Picture"/>
+                          <pic:cNvPr id="255601675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140924888" name="Picture">
+                  <wp:docPr id="463281758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140924888" name="Picture"/>
+                          <pic:cNvPr id="463281758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628491557" name="Picture">
+                  <wp:docPr id="1302741926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628491557" name="Picture"/>
+                          <pic:cNvPr id="1302741926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16716,57 +16716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330267984" name="Picture">
+                  <wp:docPr id="2060157494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330267984" name="Picture"/>
+                          <pic:cNvPr id="2060157494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17859,57 +17859,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860974253" name="Picture">
+                        <wp:docPr id="575877354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860974253" name="Picture"/>
+                                <pic:cNvPr id="575877354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19268,57 +19268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864319279" name="Picture">
+                  <wp:docPr id="1927192149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864319279" name="Picture"/>
+                          <pic:cNvPr id="1927192149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19357,57 +19357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300460561" name="Picture">
+                  <wp:docPr id="585942829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300460561" name="Picture"/>
+                          <pic:cNvPr id="585942829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20037,57 +20037,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354017500" name="Picture">
+                  <wp:docPr id="886305772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354017500" name="Picture"/>
+                          <pic:cNvPr id="886305772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21098,57 +21098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720266003" name="Picture">
+                  <wp:docPr id="2125995579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720266003" name="Picture"/>
+                          <pic:cNvPr id="2125995579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21201,57 +21201,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774608245" name="Picture">
+                  <wp:docPr id="1057679374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774608245" name="Picture"/>
+                          <pic:cNvPr id="1057679374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22665,57 +22665,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479163346" name="Picture">
+                  <wp:docPr id="855997559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479163346" name="Picture"/>
+                          <pic:cNvPr id="855997559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23872,57 +23872,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2012667903" name="Picture">
+                        <wp:docPr id="1278941994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2012667903" name="Picture"/>
+                                <pic:cNvPr id="1278941994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26061,57 +26061,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114718582" name="Picture">
+                  <wp:docPr id="508199514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114718582" name="Picture"/>
+                          <pic:cNvPr id="508199514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26132,57 +26132,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574892785" name="Picture">
+                  <wp:docPr id="1667954601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574892785" name="Picture"/>
+                          <pic:cNvPr id="1667954601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26600,57 +26600,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471253394" name="Picture">
+                  <wp:docPr id="1998340773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471253394" name="Picture"/>
+                          <pic:cNvPr id="1998340773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27759,57 +27759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892248758" name="Picture">
+                  <wp:docPr id="1642090525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892248758" name="Picture"/>
+                          <pic:cNvPr id="1642090525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27848,57 +27848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520068386" name="Picture">
+                  <wp:docPr id="1434661943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520068386" name="Picture"/>
+                          <pic:cNvPr id="1434661943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28492,57 +28492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881810866" name="Picture">
+                  <wp:docPr id="1075793224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881810866" name="Picture"/>
+                          <pic:cNvPr id="1075793224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29490,57 +29490,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146957479" name="Picture">
+                  <wp:docPr id="1811472257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146957479" name="Picture"/>
+                          <pic:cNvPr id="1811472257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29593,57 +29593,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497195730" name="Picture">
+                  <wp:docPr id="1356194459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497195730" name="Picture"/>
+                          <pic:cNvPr id="1356194459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30970,57 +30970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006717337" name="Picture">
+                  <wp:docPr id="1139931694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006717337" name="Picture"/>
+                          <pic:cNvPr id="1139931694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32113,57 +32113,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764168848" name="Picture">
+                        <wp:docPr id="853100211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764168848" name="Picture"/>
+                                <pic:cNvPr id="853100211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33474,57 +33474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599919532" name="Picture">
+                  <wp:docPr id="2125851212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599919532" name="Picture"/>
+                          <pic:cNvPr id="2125851212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33563,57 +33563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192060606" name="Picture">
+                  <wp:docPr id="988935418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192060606" name="Picture"/>
+                          <pic:cNvPr id="988935418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34207,57 +34207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906846817" name="Picture">
+                  <wp:docPr id="391427271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906846817" name="Picture"/>
+                          <pic:cNvPr id="391427271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35205,57 +35205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177426" name="Picture">
+                  <wp:docPr id="1390153657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177426" name="Picture"/>
+                          <pic:cNvPr id="1390153657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35308,57 +35308,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567077412" name="Picture">
+                  <wp:docPr id="1787350753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567077412" name="Picture"/>
+                          <pic:cNvPr id="1787350753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36685,57 +36685,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592917890" name="Picture">
+                  <wp:docPr id="887957506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592917890" name="Picture"/>
+                          <pic:cNvPr id="887957506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37828,57 +37828,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695706989" name="Picture">
+                        <wp:docPr id="145740118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695706989" name="Picture"/>
+                                <pic:cNvPr id="145740118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39196,57 +39196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101044775" name="Picture">
+                  <wp:docPr id="1399972859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101044775" name="Picture"/>
+                          <pic:cNvPr id="1399972859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39285,57 +39285,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769207840" name="Picture">
+                  <wp:docPr id="631422370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769207840" name="Picture"/>
+                          <pic:cNvPr id="631422370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39917,57 +39917,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265364226" name="Picture">
+                  <wp:docPr id="175722738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265364226" name="Picture"/>
+                          <pic:cNvPr id="175722738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40861,57 +40861,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593941528" name="Picture">
+                  <wp:docPr id="1718698159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593941528" name="Picture"/>
+                          <pic:cNvPr id="1718698159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40973,57 +40973,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533265077" name="Picture">
+                  <wp:docPr id="1085986560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533265077" name="Picture"/>
+                          <pic:cNvPr id="1085986560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42632,57 +42632,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877400099" name="Picture">
+                  <wp:docPr id="1958935703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877400099" name="Picture"/>
+                          <pic:cNvPr id="1958935703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43811,57 +43811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454125071" name="Picture">
+                  <wp:docPr id="1184091922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454125071" name="Picture"/>
+                          <pic:cNvPr id="1184091922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43891,57 +43891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84205078" name="Picture">
+                  <wp:docPr id="34724981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84205078" name="Picture"/>
+                          <pic:cNvPr id="34724981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44379,57 +44379,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291658219" name="Picture">
+                  <wp:docPr id="234901399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291658219" name="Picture"/>
+                          <pic:cNvPr id="234901399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>