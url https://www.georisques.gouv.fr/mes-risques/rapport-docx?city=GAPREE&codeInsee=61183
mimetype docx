--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481992010" name="Picture">
+                  <wp:docPr id="1672650918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481992010" name="Picture"/>
+                          <pic:cNvPr id="1672650918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886117362" name="Picture">
+                  <wp:docPr id="1783579117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886117362" name="Picture"/>
+                          <pic:cNvPr id="1783579117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826860229" name="Picture">
+                        <wp:docPr id="987260202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826860229" name="Picture"/>
+                                <pic:cNvPr id="987260202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024006771" name="Picture">
+                  <wp:docPr id="857392604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024006771" name="Picture"/>
+                          <pic:cNvPr id="857392604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396422750" name="Picture">
+                  <wp:docPr id="794428302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396422750" name="Picture"/>
+                          <pic:cNvPr id="794428302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59088531" name="Picture">
+                  <wp:docPr id="1275544111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59088531" name="Picture"/>
+                          <pic:cNvPr id="1275544111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044425968" name="Picture">
+                  <wp:docPr id="2130201391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044425968" name="Picture"/>
+                          <pic:cNvPr id="2130201391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083621745" name="Picture">
+                  <wp:docPr id="636923752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083621745" name="Picture"/>
+                          <pic:cNvPr id="636923752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213273341" name="Picture">
+                        <wp:docPr id="89605809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213273341" name="Picture"/>
+                                <pic:cNvPr id="89605809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1282222876" name="Picture">
+                        <wp:docPr id="1807842211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1282222876" name="Picture"/>
+                                <pic:cNvPr id="1807842211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909577953" name="Picture">
+                        <wp:docPr id="1988780089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909577953" name="Picture"/>
+                                <pic:cNvPr id="1988780089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="983474442" name="Picture">
+                        <wp:docPr id="1306467881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="983474442" name="Picture"/>
+                                <pic:cNvPr id="1306467881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947659509" name="Picture">
+                        <wp:docPr id="124385001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947659509" name="Picture"/>
+                                <pic:cNvPr id="124385001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945219681" name="Picture">
+                        <wp:docPr id="1566530465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945219681" name="Picture"/>
+                                <pic:cNvPr id="1566530465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1616454392" name="Picture">
+                        <wp:docPr id="2000698379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1616454392" name="Picture"/>
+                                <pic:cNvPr id="2000698379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907256292" name="Picture">
+                        <wp:docPr id="1215698530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907256292" name="Picture"/>
+                                <pic:cNvPr id="1215698530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="810426259" name="Picture">
+                        <wp:docPr id="1578884779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="810426259" name="Picture"/>
+                                <pic:cNvPr id="1578884779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="162447647" name="Picture">
+                        <wp:docPr id="1237778395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="162447647" name="Picture"/>
+                                <pic:cNvPr id="1237778395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473484708" name="Picture">
+                        <wp:docPr id="1957538709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473484708" name="Picture"/>
+                                <pic:cNvPr id="1957538709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709087928" name="Picture">
+                        <wp:docPr id="464580744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709087928" name="Picture"/>
+                                <pic:cNvPr id="464580744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350312048" name="Picture">
+                        <wp:docPr id="378837537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350312048" name="Picture"/>
+                                <pic:cNvPr id="378837537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1387016335" name="Picture">
+                        <wp:docPr id="107796074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1387016335" name="Picture"/>
+                                <pic:cNvPr id="107796074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502189477" name="Picture">
+                        <wp:docPr id="2061460959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502189477" name="Picture"/>
+                                <pic:cNvPr id="2061460959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2078159206" name="Picture">
+                        <wp:docPr id="1895441923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2078159206" name="Picture"/>
+                                <pic:cNvPr id="1895441923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="196144489" name="Picture">
+                        <wp:docPr id="1685048866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="196144489" name="Picture"/>
+                                <pic:cNvPr id="1685048866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13774738" name="Picture">
+                        <wp:docPr id="1514845471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13774738" name="Picture"/>
+                                <pic:cNvPr id="1514845471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761530169" name="Picture">
+                  <wp:docPr id="1481450001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761530169" name="Picture"/>
+                          <pic:cNvPr id="1481450001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404909155" name="Picture">
+                  <wp:docPr id="725345911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404909155" name="Picture"/>
+                          <pic:cNvPr id="725345911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441144001" name="Picture">
+                  <wp:docPr id="1937680432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441144001" name="Picture"/>
+                          <pic:cNvPr id="1937680432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127892411" name="Picture">
+                  <wp:docPr id="1043938375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127892411" name="Picture"/>
+                          <pic:cNvPr id="1043938375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952767773" name="Picture">
+                  <wp:docPr id="1296787653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952767773" name="Picture"/>
+                          <pic:cNvPr id="1296787653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421852216" name="Picture">
+                  <wp:docPr id="121798837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421852216" name="Picture"/>
+                          <pic:cNvPr id="121798837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="121001377" name="Picture">
+                        <wp:docPr id="1775647817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="121001377" name="Picture"/>
+                                <pic:cNvPr id="1775647817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401966319" name="Picture">
+                  <wp:docPr id="1505322192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401966319" name="Picture"/>
+                          <pic:cNvPr id="1505322192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703328877" name="Picture">
+                  <wp:docPr id="1085766793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703328877" name="Picture"/>
+                          <pic:cNvPr id="1085766793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344828961" name="Picture">
+                  <wp:docPr id="417019042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344828961" name="Picture"/>
+                          <pic:cNvPr id="417019042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951682417" name="Picture">
+                  <wp:docPr id="1596698886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951682417" name="Picture"/>
+                          <pic:cNvPr id="1596698886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55823492" name="Picture">
+                  <wp:docPr id="398488346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55823492" name="Picture"/>
+                          <pic:cNvPr id="398488346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853258952" name="Picture">
+                  <wp:docPr id="653721669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853258952" name="Picture"/>
+                          <pic:cNvPr id="653721669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119508763" name="Picture">
+                        <wp:docPr id="1677145768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119508763" name="Picture"/>
+                                <pic:cNvPr id="1677145768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459101508" name="Picture">
+                        <wp:docPr id="2028321473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459101508" name="Picture"/>
+                                <pic:cNvPr id="2028321473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184560641" name="Picture">
+                  <wp:docPr id="578650371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184560641" name="Picture"/>
+                          <pic:cNvPr id="578650371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728305518" name="Picture">
+                  <wp:docPr id="1236923259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728305518" name="Picture"/>
+                          <pic:cNvPr id="1236923259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545863395" name="Picture">
+                  <wp:docPr id="762364530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545863395" name="Picture"/>
+                          <pic:cNvPr id="762364530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933549417" name="Picture">
+                  <wp:docPr id="1370002282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933549417" name="Picture"/>
+                          <pic:cNvPr id="1370002282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857802120" name="Picture">
+                  <wp:docPr id="1626132815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857802120" name="Picture"/>
+                          <pic:cNvPr id="1626132815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663778573" name="Picture">
+                  <wp:docPr id="52950834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663778573" name="Picture"/>
+                          <pic:cNvPr id="52950834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1965260697" name="Picture">
+                        <wp:docPr id="565611446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1965260697" name="Picture"/>
+                                <pic:cNvPr id="565611446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371489325" name="Picture">
+                  <wp:docPr id="487880405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371489325" name="Picture"/>
+                          <pic:cNvPr id="487880405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096957569" name="Picture">
+                  <wp:docPr id="564809599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096957569" name="Picture"/>
+                          <pic:cNvPr id="564809599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447403032" name="Picture">
+                  <wp:docPr id="934974724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447403032" name="Picture"/>
+                          <pic:cNvPr id="934974724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772567493" name="Picture">
+                  <wp:docPr id="206834044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772567493" name="Picture"/>
+                          <pic:cNvPr id="206834044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106810046" name="Picture">
+                  <wp:docPr id="1069888570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106810046" name="Picture"/>
+                          <pic:cNvPr id="1069888570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716048038" name="Picture">
+                  <wp:docPr id="254916986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716048038" name="Picture"/>
+                          <pic:cNvPr id="254916986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748166818" name="Picture">
+                        <wp:docPr id="1415738549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748166818" name="Picture"/>
+                                <pic:cNvPr id="1415738549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846415924" name="Picture">
+                  <wp:docPr id="1452993834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846415924" name="Picture"/>
+                          <pic:cNvPr id="1452993834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28339546" name="Picture">
+                  <wp:docPr id="1444667011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28339546" name="Picture"/>
+                          <pic:cNvPr id="1444667011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113391744" name="Picture">
+                  <wp:docPr id="1042003610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113391744" name="Picture"/>
+                          <pic:cNvPr id="1042003610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749546693" name="Picture">
+                  <wp:docPr id="925689923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749546693" name="Picture"/>
+                          <pic:cNvPr id="925689923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612085545" name="Picture">
+                  <wp:docPr id="89709687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612085545" name="Picture"/>
+                          <pic:cNvPr id="89709687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978957818" name="Picture">
+                  <wp:docPr id="1642015981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978957818" name="Picture"/>
+                          <pic:cNvPr id="1642015981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640322414" name="Picture">
+                  <wp:docPr id="1033716141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640322414" name="Picture"/>
+                          <pic:cNvPr id="1033716141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932769027" name="Picture">
+                  <wp:docPr id="624802487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932769027" name="Picture"/>
+                          <pic:cNvPr id="624802487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203963054" name="Picture">
+                  <wp:docPr id="955850770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203963054" name="Picture"/>
+                          <pic:cNvPr id="955850770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908873767" name="Picture">
+                  <wp:docPr id="2066278018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908873767" name="Picture"/>
+                          <pic:cNvPr id="2066278018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108520454" name="Picture">
+                  <wp:docPr id="1743081218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108520454" name="Picture"/>
+                          <pic:cNvPr id="1743081218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45640,51 +45640,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946345889" name="Picture">
+                  <wp:docPr id="1331611126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946345889" name="Picture"/>
+                          <pic:cNvPr id="1331611126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773084359" name="Picture">
+                  <wp:docPr id="328779031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773084359" name="Picture"/>
+                          <pic:cNvPr id="328779031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349539550" name="Picture">
+                  <wp:docPr id="102259229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349539550" name="Picture"/>
+                          <pic:cNvPr id="102259229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677737350" name="Picture">
+                  <wp:docPr id="535245150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677737350" name="Picture"/>
+                          <pic:cNvPr id="535245150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48656,51 +48656,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -49060,168 +49060,319 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796633" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3796633</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP502708" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP502708</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">ENTREPRISE DUMOULIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10620"/>
+          <w:trHeight w:hRule="exact" w:val="10380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>