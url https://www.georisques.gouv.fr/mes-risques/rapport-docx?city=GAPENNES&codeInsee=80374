--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093375782" name="Picture">
+                  <wp:docPr id="1172346117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093375782" name="Picture"/>
+                          <pic:cNvPr id="1172346117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688990715" name="Picture">
+                  <wp:docPr id="2086477365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688990715" name="Picture"/>
+                          <pic:cNvPr id="2086477365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="663962524" name="Picture">
+                        <wp:docPr id="326544422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="663962524" name="Picture"/>
+                                <pic:cNvPr id="326544422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659578438" name="Picture">
+                  <wp:docPr id="1804438193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659578438" name="Picture"/>
+                          <pic:cNvPr id="1804438193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298283971" name="Picture">
+                  <wp:docPr id="791159207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298283971" name="Picture"/>
+                          <pic:cNvPr id="791159207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584327360" name="Picture">
+                  <wp:docPr id="1138091669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584327360" name="Picture"/>
+                          <pic:cNvPr id="1138091669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388869830" name="Picture">
+                  <wp:docPr id="1122728626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388869830" name="Picture"/>
+                          <pic:cNvPr id="1122728626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993492280" name="Picture">
+                  <wp:docPr id="1675400815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993492280" name="Picture"/>
+                          <pic:cNvPr id="1675400815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1168774357" name="Picture">
+                        <wp:docPr id="1934237084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1168774357" name="Picture"/>
+                                <pic:cNvPr id="1934237084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093734195" name="Picture">
+                        <wp:docPr id="129668344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093734195" name="Picture"/>
+                                <pic:cNvPr id="129668344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2092033308" name="Picture">
+                        <wp:docPr id="1795926509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2092033308" name="Picture"/>
+                                <pic:cNvPr id="1795926509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16807440" name="Picture">
+                        <wp:docPr id="256437814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16807440" name="Picture"/>
+                                <pic:cNvPr id="256437814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2020936782" name="Picture">
+                        <wp:docPr id="275457257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2020936782" name="Picture"/>
+                                <pic:cNvPr id="275457257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1086212880" name="Picture">
+                        <wp:docPr id="299882144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1086212880" name="Picture"/>
+                                <pic:cNvPr id="299882144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1166284397" name="Picture">
+                        <wp:docPr id="179295819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1166284397" name="Picture"/>
+                                <pic:cNvPr id="179295819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1660981659" name="Picture">
+                        <wp:docPr id="238559164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1660981659" name="Picture"/>
+                                <pic:cNvPr id="238559164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456559918" name="Picture">
+                        <wp:docPr id="1511121363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456559918" name="Picture"/>
+                                <pic:cNvPr id="1511121363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828000598" name="Picture">
+                        <wp:docPr id="418987023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828000598" name="Picture"/>
+                                <pic:cNvPr id="418987023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385069747" name="Picture">
+                        <wp:docPr id="1774699234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385069747" name="Picture"/>
+                                <pic:cNvPr id="1774699234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="637871366" name="Picture">
+                        <wp:docPr id="206309941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="637871366" name="Picture"/>
+                                <pic:cNvPr id="206309941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="419367234" name="Picture">
+                        <wp:docPr id="1140545877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="419367234" name="Picture"/>
+                                <pic:cNvPr id="1140545877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495914301" name="Picture">
+                        <wp:docPr id="322895029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495914301" name="Picture"/>
+                                <pic:cNvPr id="322895029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="194472354" name="Picture">
+                        <wp:docPr id="778970665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="194472354" name="Picture"/>
+                                <pic:cNvPr id="778970665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803675416" name="Picture">
+                  <wp:docPr id="1402689131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803675416" name="Picture"/>
+                          <pic:cNvPr id="1402689131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525967448" name="Picture">
+                  <wp:docPr id="1200169094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525967448" name="Picture"/>
+                          <pic:cNvPr id="1200169094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201001355" name="Picture">
+                  <wp:docPr id="1877934952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201001355" name="Picture"/>
+                          <pic:cNvPr id="1877934952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765219984" name="Picture">
+                  <wp:docPr id="561206765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765219984" name="Picture"/>
+                          <pic:cNvPr id="561206765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840093526" name="Picture">
+                  <wp:docPr id="1970417993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840093526" name="Picture"/>
+                          <pic:cNvPr id="1970417993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131209030" name="Picture">
+                  <wp:docPr id="379177324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131209030" name="Picture"/>
+                          <pic:cNvPr id="379177324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="56967421" name="Picture">
+                        <wp:docPr id="1920691757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="56967421" name="Picture"/>
+                                <pic:cNvPr id="1920691757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="48851208" name="Picture">
+                        <wp:docPr id="156168632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="48851208" name="Picture"/>
+                                <pic:cNvPr id="156168632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293355034" name="Picture">
+                  <wp:docPr id="510652703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293355034" name="Picture"/>
+                          <pic:cNvPr id="510652703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050114048" name="Picture">
+                  <wp:docPr id="392750491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050114048" name="Picture"/>
+                          <pic:cNvPr id="392750491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861586791" name="Picture">
+                  <wp:docPr id="1767179775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861586791" name="Picture"/>
+                          <pic:cNvPr id="1767179775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35513633" name="Picture">
+                  <wp:docPr id="1881514766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35513633" name="Picture"/>
+                          <pic:cNvPr id="1881514766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766641890" name="Picture">
+                  <wp:docPr id="683054321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766641890" name="Picture"/>
+                          <pic:cNvPr id="683054321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186702523" name="Picture">
+                  <wp:docPr id="1679489785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186702523" name="Picture"/>
+                          <pic:cNvPr id="1679489785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="93262032" name="Picture">
+                        <wp:docPr id="695592641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="93262032" name="Picture"/>
+                                <pic:cNvPr id="695592641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152509701" name="Picture">
+                  <wp:docPr id="928132632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152509701" name="Picture"/>
+                          <pic:cNvPr id="928132632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285888692" name="Picture">
+                  <wp:docPr id="1989246177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285888692" name="Picture"/>
+                          <pic:cNvPr id="1989246177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487096284" name="Picture">
+                  <wp:docPr id="481775976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487096284" name="Picture"/>
+                          <pic:cNvPr id="481775976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254236430" name="Picture">
+                  <wp:docPr id="806496822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254236430" name="Picture"/>
+                          <pic:cNvPr id="806496822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090278010" name="Picture">
+                  <wp:docPr id="2025980460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090278010" name="Picture"/>
+                          <pic:cNvPr id="2025980460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451996842" name="Picture">
+                  <wp:docPr id="1285100389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451996842" name="Picture"/>
+                          <pic:cNvPr id="1285100389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379122923" name="Picture">
+                  <wp:docPr id="1826344707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379122923" name="Picture"/>
+                          <pic:cNvPr id="1826344707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501981921" name="Picture">
+                  <wp:docPr id="1750989766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501981921" name="Picture"/>
+                          <pic:cNvPr id="1750989766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332502624" name="Picture">
+                  <wp:docPr id="1494446622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332502624" name="Picture"/>
+                          <pic:cNvPr id="1494446622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275295881" name="Picture">
+                  <wp:docPr id="1493180181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275295881" name="Picture"/>
+                          <pic:cNvPr id="1493180181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456258937" name="Picture">
+                  <wp:docPr id="1875713312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456258937" name="Picture"/>
+                          <pic:cNvPr id="1875713312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112238567" name="Picture">
+                  <wp:docPr id="154298221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112238567" name="Picture"/>
+                          <pic:cNvPr id="154298221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1341974158" name="Picture">
+                        <wp:docPr id="1432917536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1341974158" name="Picture"/>
+                                <pic:cNvPr id="1432917536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449241287" name="Picture">
+                  <wp:docPr id="1333496559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449241287" name="Picture"/>
+                          <pic:cNvPr id="1333496559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787174503" name="Picture">
+                  <wp:docPr id="1259669129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787174503" name="Picture"/>
+                          <pic:cNvPr id="1259669129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446217958" name="Picture">
+                  <wp:docPr id="66957741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446217958" name="Picture"/>
+                          <pic:cNvPr id="66957741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070916390" name="Picture">
+                  <wp:docPr id="833483204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070916390" name="Picture"/>
+                          <pic:cNvPr id="833483204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428491781" name="Picture">
+                  <wp:docPr id="2051688564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428491781" name="Picture"/>
+                          <pic:cNvPr id="2051688564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296837066" name="Picture">
+                  <wp:docPr id="836763111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296837066" name="Picture"/>
+                          <pic:cNvPr id="836763111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50645203" name="Picture">
+                        <wp:docPr id="2132737924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50645203" name="Picture"/>
+                                <pic:cNvPr id="2132737924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471139455" name="Picture">
+                  <wp:docPr id="35699485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471139455" name="Picture"/>
+                          <pic:cNvPr id="35699485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883331819" name="Picture">
+                  <wp:docPr id="402150707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883331819" name="Picture"/>
+                          <pic:cNvPr id="402150707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910302685" name="Picture">
+                  <wp:docPr id="1044850350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910302685" name="Picture"/>
+                          <pic:cNvPr id="1044850350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46001,57 +46001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265074735" name="Picture">
+                  <wp:docPr id="783183860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265074735" name="Picture"/>
+                          <pic:cNvPr id="783183860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46072,57 +46072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963989817" name="Picture">
+                  <wp:docPr id="2066413279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963989817" name="Picture"/>
+                          <pic:cNvPr id="2066413279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46486,57 +46486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675950153" name="Picture">
+                  <wp:docPr id="2095041858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675950153" name="Picture"/>
+                          <pic:cNvPr id="2095041858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>