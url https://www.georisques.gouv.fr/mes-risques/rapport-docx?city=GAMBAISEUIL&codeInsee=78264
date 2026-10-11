--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056882012" name="Picture">
+                  <wp:docPr id="1104543886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056882012" name="Picture"/>
+                          <pic:cNvPr id="1104543886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324494397" name="Picture">
+                  <wp:docPr id="811671823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324494397" name="Picture"/>
+                          <pic:cNvPr id="811671823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587483098" name="Picture">
+                        <wp:docPr id="950009466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587483098" name="Picture"/>
+                                <pic:cNvPr id="950009466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210880688" name="Picture">
+                  <wp:docPr id="128148712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210880688" name="Picture"/>
+                          <pic:cNvPr id="128148712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163184121" name="Picture">
+                  <wp:docPr id="1109751236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163184121" name="Picture"/>
+                          <pic:cNvPr id="1109751236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850704509" name="Picture">
+                  <wp:docPr id="2097567617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850704509" name="Picture"/>
+                          <pic:cNvPr id="2097567617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709022110" name="Picture">
+                  <wp:docPr id="1959705448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709022110" name="Picture"/>
+                          <pic:cNvPr id="1959705448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409384661" name="Picture">
+                  <wp:docPr id="146642820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409384661" name="Picture"/>
+                          <pic:cNvPr id="146642820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045184136" name="Picture">
+                        <wp:docPr id="1118517584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045184136" name="Picture"/>
+                                <pic:cNvPr id="1118517584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076301081" name="Picture">
+                        <wp:docPr id="917157508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076301081" name="Picture"/>
+                                <pic:cNvPr id="917157508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1090620012" name="Picture">
+                        <wp:docPr id="1037971218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1090620012" name="Picture"/>
+                                <pic:cNvPr id="1037971218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015651560" name="Picture">
+                        <wp:docPr id="587497203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015651560" name="Picture"/>
+                                <pic:cNvPr id="587497203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2054259796" name="Picture">
+                        <wp:docPr id="470872064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2054259796" name="Picture"/>
+                                <pic:cNvPr id="470872064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1582885027" name="Picture">
+                        <wp:docPr id="1903307399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1582885027" name="Picture"/>
+                                <pic:cNvPr id="1903307399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440051989" name="Picture">
+                        <wp:docPr id="694745469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440051989" name="Picture"/>
+                                <pic:cNvPr id="694745469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900652075" name="Picture">
+                        <wp:docPr id="1794967672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900652075" name="Picture"/>
+                                <pic:cNvPr id="1794967672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849892546" name="Picture">
+                        <wp:docPr id="2118541855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849892546" name="Picture"/>
+                                <pic:cNvPr id="2118541855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092651658" name="Picture">
+                        <wp:docPr id="2070911461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092651658" name="Picture"/>
+                                <pic:cNvPr id="2070911461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258048602" name="Picture">
+                        <wp:docPr id="1819588501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258048602" name="Picture"/>
+                                <pic:cNvPr id="1819588501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315298516" name="Picture">
+                        <wp:docPr id="801002519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315298516" name="Picture"/>
+                                <pic:cNvPr id="801002519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="370395471" name="Picture">
+                        <wp:docPr id="1984250179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="370395471" name="Picture"/>
+                                <pic:cNvPr id="1984250179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840441848" name="Picture">
+                        <wp:docPr id="591625719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840441848" name="Picture"/>
+                                <pic:cNvPr id="591625719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="262896823" name="Picture">
+                        <wp:docPr id="1402223416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="262896823" name="Picture"/>
+                                <pic:cNvPr id="1402223416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625397093" name="Picture">
+                  <wp:docPr id="84384858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625397093" name="Picture"/>
+                          <pic:cNvPr id="84384858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920645195" name="Picture">
+                  <wp:docPr id="1642696135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920645195" name="Picture"/>
+                          <pic:cNvPr id="1642696135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769995298" name="Picture">
+                  <wp:docPr id="6784805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769995298" name="Picture"/>
+                          <pic:cNvPr id="6784805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687457257" name="Picture">
+                  <wp:docPr id="418414140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687457257" name="Picture"/>
+                          <pic:cNvPr id="418414140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368089074" name="Picture">
+                  <wp:docPr id="1628161418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368089074" name="Picture"/>
+                          <pic:cNvPr id="1628161418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16905,57 +16905,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128271512" name="Picture">
+                  <wp:docPr id="1698286280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128271512" name="Picture"/>
+                          <pic:cNvPr id="1698286280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18253,57 +18253,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649226989" name="Picture">
+                        <wp:docPr id="1113834473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649226989" name="Picture"/>
+                                <pic:cNvPr id="1113834473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20188,57 +20188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740809305" name="Picture">
+                  <wp:docPr id="678201846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740809305" name="Picture"/>
+                          <pic:cNvPr id="678201846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20268,57 +20268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250283661" name="Picture">
+                  <wp:docPr id="1930584952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250283661" name="Picture"/>
+                          <pic:cNvPr id="1930584952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20813,57 +20813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545809307" name="Picture">
+                  <wp:docPr id="1730171508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545809307" name="Picture"/>
+                          <pic:cNvPr id="1730171508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22540,57 +22540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860641570" name="Picture">
+                  <wp:docPr id="1007984213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860641570" name="Picture"/>
+                          <pic:cNvPr id="1007984213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22629,57 +22629,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955158301" name="Picture">
+                  <wp:docPr id="1551708940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955158301" name="Picture"/>
+                          <pic:cNvPr id="1551708940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23273,57 +23273,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112107118" name="Picture">
+                  <wp:docPr id="959150341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112107118" name="Picture"/>
+                          <pic:cNvPr id="959150341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24271,57 +24271,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222185094" name="Picture">
+                  <wp:docPr id="208001020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222185094" name="Picture"/>
+                          <pic:cNvPr id="208001020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24374,57 +24374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549617908" name="Picture">
+                  <wp:docPr id="1531255902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549617908" name="Picture"/>
+                          <pic:cNvPr id="1531255902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25753,57 +25753,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101318813" name="Picture">
+                  <wp:docPr id="693030360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101318813" name="Picture"/>
+                          <pic:cNvPr id="693030360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26878,57 +26878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="184230129" name="Picture">
+                        <wp:docPr id="1686777425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="184230129" name="Picture"/>
+                                <pic:cNvPr id="1686777425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28231,57 +28231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533793868" name="Picture">
+                  <wp:docPr id="905647027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533793868" name="Picture"/>
+                          <pic:cNvPr id="905647027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28320,57 +28320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243654368" name="Picture">
+                  <wp:docPr id="1248164987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243654368" name="Picture"/>
+                          <pic:cNvPr id="1248164987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28964,57 +28964,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571457897" name="Picture">
+                  <wp:docPr id="2133339072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571457897" name="Picture"/>
+                          <pic:cNvPr id="2133339072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29962,57 +29962,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268817263" name="Picture">
+                  <wp:docPr id="109634258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268817263" name="Picture"/>
+                          <pic:cNvPr id="109634258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30065,57 +30065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523528606" name="Picture">
+                  <wp:docPr id="278202492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523528606" name="Picture"/>
+                          <pic:cNvPr id="278202492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31446,57 +31446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994039183" name="Picture">
+                  <wp:docPr id="684170804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994039183" name="Picture"/>
+                          <pic:cNvPr id="684170804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32589,57 +32589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910375738" name="Picture">
+                        <wp:docPr id="1497000050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910375738" name="Picture"/>
+                                <pic:cNvPr id="1497000050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33978,57 +33978,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872949027" name="Picture">
+                  <wp:docPr id="1301838687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872949027" name="Picture"/>
+                          <pic:cNvPr id="1301838687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34067,57 +34067,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017482084" name="Picture">
+                  <wp:docPr id="149624281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017482084" name="Picture"/>
+                          <pic:cNvPr id="149624281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34711,57 +34711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81264943" name="Picture">
+                  <wp:docPr id="1444431740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81264943" name="Picture"/>
+                          <pic:cNvPr id="1444431740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35709,57 +35709,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346440004" name="Picture">
+                  <wp:docPr id="344845352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346440004" name="Picture"/>
+                          <pic:cNvPr id="344845352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35812,57 +35812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414945453" name="Picture">
+                  <wp:docPr id="1455989066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414945453" name="Picture"/>
+                          <pic:cNvPr id="1455989066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37189,57 +37189,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830484014" name="Picture">
+                  <wp:docPr id="304344095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830484014" name="Picture"/>
+                          <pic:cNvPr id="304344095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38332,57 +38332,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626717858" name="Picture">
+                        <wp:docPr id="1640774747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626717858" name="Picture"/>
+                                <pic:cNvPr id="1640774747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39693,57 +39693,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354115449" name="Picture">
+                  <wp:docPr id="1820489577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354115449" name="Picture"/>
+                          <pic:cNvPr id="1820489577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39782,57 +39782,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925983543" name="Picture">
+                  <wp:docPr id="2064165572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925983543" name="Picture"/>
+                          <pic:cNvPr id="2064165572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40426,57 +40426,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267999270" name="Picture">
+                  <wp:docPr id="268965862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267999270" name="Picture"/>
+                          <pic:cNvPr id="268965862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41424,57 +41424,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344841660" name="Picture">
+                  <wp:docPr id="656263970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344841660" name="Picture"/>
+                          <pic:cNvPr id="656263970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41527,57 +41527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354041046" name="Picture">
+                  <wp:docPr id="571495563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354041046" name="Picture"/>
+                          <pic:cNvPr id="571495563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42904,57 +42904,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073707990" name="Picture">
+                  <wp:docPr id="408927733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073707990" name="Picture"/>
+                          <pic:cNvPr id="408927733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44047,57 +44047,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270559869" name="Picture">
+                        <wp:docPr id="186776617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270559869" name="Picture"/>
+                                <pic:cNvPr id="186776617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45268,57 +45268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655073833" name="Picture">
+                  <wp:docPr id="1861507245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655073833" name="Picture"/>
+                          <pic:cNvPr id="1861507245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45339,57 +45339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781639407" name="Picture">
+                  <wp:docPr id="242021332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781639407" name="Picture"/>
+                          <pic:cNvPr id="242021332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45753,57 +45753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424359699" name="Picture">
+                  <wp:docPr id="1719589588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424359699" name="Picture"/>
+                          <pic:cNvPr id="1719589588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>