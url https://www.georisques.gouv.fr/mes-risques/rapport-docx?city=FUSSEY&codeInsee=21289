--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134186761" name="Picture">
+                  <wp:docPr id="721451308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134186761" name="Picture"/>
+                          <pic:cNvPr id="721451308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1394614657" name="Picture">
+                  <wp:docPr id="659264637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1394614657" name="Picture"/>
+                          <pic:cNvPr id="659264637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="230512488" name="Picture">
+                        <wp:docPr id="1000117818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="230512488" name="Picture"/>
+                                <pic:cNvPr id="1000117818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184888252" name="Picture">
+                  <wp:docPr id="1535520726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184888252" name="Picture"/>
+                          <pic:cNvPr id="1535520726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719446424" name="Picture">
+                  <wp:docPr id="2103347469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719446424" name="Picture"/>
+                          <pic:cNvPr id="2103347469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294868891" name="Picture">
+                  <wp:docPr id="291036793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294868891" name="Picture"/>
+                          <pic:cNvPr id="291036793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572144315" name="Picture">
+                  <wp:docPr id="1644023369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572144315" name="Picture"/>
+                          <pic:cNvPr id="1644023369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066272989" name="Picture">
+                  <wp:docPr id="858365143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066272989" name="Picture"/>
+                          <pic:cNvPr id="858365143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1116660599" name="Picture">
+                        <wp:docPr id="1419299880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1116660599" name="Picture"/>
+                                <pic:cNvPr id="1419299880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947001690" name="Picture">
+                        <wp:docPr id="2043227453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947001690" name="Picture"/>
+                                <pic:cNvPr id="2043227453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="439216554" name="Picture">
+                        <wp:docPr id="37706108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="439216554" name="Picture"/>
+                                <pic:cNvPr id="37706108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2085987387" name="Picture">
+                        <wp:docPr id="703309954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2085987387" name="Picture"/>
+                                <pic:cNvPr id="703309954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1090168165" name="Picture">
+                        <wp:docPr id="448771318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1090168165" name="Picture"/>
+                                <pic:cNvPr id="448771318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="194812349" name="Picture">
+                        <wp:docPr id="839171774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="194812349" name="Picture"/>
+                                <pic:cNvPr id="839171774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776243875" name="Picture">
+                        <wp:docPr id="1837470214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776243875" name="Picture"/>
+                                <pic:cNvPr id="1837470214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998464923" name="Picture">
+                        <wp:docPr id="1842182754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998464923" name="Picture"/>
+                                <pic:cNvPr id="1842182754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096613827" name="Picture">
+                        <wp:docPr id="1012841387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096613827" name="Picture"/>
+                                <pic:cNvPr id="1012841387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738104394" name="Picture">
+                        <wp:docPr id="1251126510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738104394" name="Picture"/>
+                                <pic:cNvPr id="1251126510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1410138984" name="Picture">
+                        <wp:docPr id="539740455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1410138984" name="Picture"/>
+                                <pic:cNvPr id="539740455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="372590789" name="Picture">
+                        <wp:docPr id="723537578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="372590789" name="Picture"/>
+                                <pic:cNvPr id="723537578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="14779859" name="Picture">
+                        <wp:docPr id="11537126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="14779859" name="Picture"/>
+                                <pic:cNvPr id="11537126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2132705465" name="Picture">
+                        <wp:docPr id="1394159401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2132705465" name="Picture"/>
+                                <pic:cNvPr id="1394159401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="82389330" name="Picture">
+                        <wp:docPr id="460361319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="82389330" name="Picture"/>
+                                <pic:cNvPr id="460361319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874440044" name="Picture">
+                  <wp:docPr id="182629072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874440044" name="Picture"/>
+                          <pic:cNvPr id="182629072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161229094" name="Picture">
+                  <wp:docPr id="749308615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161229094" name="Picture"/>
+                          <pic:cNvPr id="749308615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167152316" name="Picture">
+                  <wp:docPr id="1247396878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167152316" name="Picture"/>
+                          <pic:cNvPr id="1247396878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084082027" name="Picture">
+                  <wp:docPr id="1908661662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084082027" name="Picture"/>
+                          <pic:cNvPr id="1908661662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561963524" name="Picture">
+                  <wp:docPr id="496246355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561963524" name="Picture"/>
+                          <pic:cNvPr id="496246355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203035654" name="Picture">
+                  <wp:docPr id="1932728109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203035654" name="Picture"/>
+                          <pic:cNvPr id="1932728109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228353212" name="Picture">
+                        <wp:docPr id="2040694881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228353212" name="Picture"/>
+                                <pic:cNvPr id="2040694881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558192966" name="Picture">
+                  <wp:docPr id="497566698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558192966" name="Picture"/>
+                          <pic:cNvPr id="497566698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569995703" name="Picture">
+                  <wp:docPr id="2130919592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569995703" name="Picture"/>
+                          <pic:cNvPr id="2130919592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765897847" name="Picture">
+                  <wp:docPr id="311377577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765897847" name="Picture"/>
+                          <pic:cNvPr id="311377577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245782749" name="Picture">
+                  <wp:docPr id="1330899694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245782749" name="Picture"/>
+                          <pic:cNvPr id="1330899694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769570187" name="Picture">
+                  <wp:docPr id="1176662475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769570187" name="Picture"/>
+                          <pic:cNvPr id="1176662475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526890532" name="Picture">
+                  <wp:docPr id="211526380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526890532" name="Picture"/>
+                          <pic:cNvPr id="211526380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="251660661" name="Picture">
+                        <wp:docPr id="894393502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="251660661" name="Picture"/>
+                                <pic:cNvPr id="894393502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112500459" name="Picture">
+                        <wp:docPr id="925382705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112500459" name="Picture"/>
+                                <pic:cNvPr id="925382705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25743,57 +25743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557253798" name="Picture">
+                  <wp:docPr id="1993911662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557253798" name="Picture"/>
+                          <pic:cNvPr id="1993911662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25832,57 +25832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56001965" name="Picture">
+                  <wp:docPr id="13101620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56001965" name="Picture"/>
+                          <pic:cNvPr id="13101620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26485,57 +26485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160136706" name="Picture">
+                  <wp:docPr id="433942739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160136706" name="Picture"/>
+                          <pic:cNvPr id="433942739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27510,57 +27510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48331204" name="Picture">
+                  <wp:docPr id="1201937135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48331204" name="Picture"/>
+                          <pic:cNvPr id="1201937135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695087280" name="Picture">
+                  <wp:docPr id="144818237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695087280" name="Picture"/>
+                          <pic:cNvPr id="144818237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28942,57 +28942,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491518332" name="Picture">
+                  <wp:docPr id="427841415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491518332" name="Picture"/>
+                          <pic:cNvPr id="427841415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30583,57 +30583,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255434254" name="Picture">
+                        <wp:docPr id="1112530836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255434254" name="Picture"/>
+                                <pic:cNvPr id="1112530836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32437,57 +32437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405546324" name="Picture">
+                  <wp:docPr id="604403520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405546324" name="Picture"/>
+                          <pic:cNvPr id="604403520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32526,57 +32526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530941542" name="Picture">
+                  <wp:docPr id="1088668294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530941542" name="Picture"/>
+                          <pic:cNvPr id="1088668294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33170,57 +33170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310978004" name="Picture">
+                  <wp:docPr id="99561145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310978004" name="Picture"/>
+                          <pic:cNvPr id="99561145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436156613" name="Picture">
+                  <wp:docPr id="852340975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436156613" name="Picture"/>
+                          <pic:cNvPr id="852340975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34271,57 +34271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586700750" name="Picture">
+                  <wp:docPr id="171775579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586700750" name="Picture"/>
+                          <pic:cNvPr id="171775579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35648,57 +35648,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004201234" name="Picture">
+                  <wp:docPr id="994515976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004201234" name="Picture"/>
+                          <pic:cNvPr id="994515976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36791,57 +36791,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957871706" name="Picture">
+                        <wp:docPr id="653315052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957871706" name="Picture"/>
+                                <pic:cNvPr id="653315052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38152,57 +38152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786824417" name="Picture">
+                  <wp:docPr id="634659942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786824417" name="Picture"/>
+                          <pic:cNvPr id="634659942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38241,57 +38241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658494032" name="Picture">
+                  <wp:docPr id="782417867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658494032" name="Picture"/>
+                          <pic:cNvPr id="782417867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38885,57 +38885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273000078" name="Picture">
+                  <wp:docPr id="854183940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273000078" name="Picture"/>
+                          <pic:cNvPr id="854183940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574434978" name="Picture">
+                  <wp:docPr id="1966426244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574434978" name="Picture"/>
+                          <pic:cNvPr id="1966426244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39986,57 +39986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366817893" name="Picture">
+                  <wp:docPr id="438424852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366817893" name="Picture"/>
+                          <pic:cNvPr id="438424852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41363,57 +41363,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872065089" name="Picture">
+                  <wp:docPr id="310247689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872065089" name="Picture"/>
+                          <pic:cNvPr id="310247689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42506,57 +42506,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="522624173" name="Picture">
+                        <wp:docPr id="1854817153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="522624173" name="Picture"/>
+                                <pic:cNvPr id="1854817153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43777,57 +43777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322915634" name="Picture">
+                  <wp:docPr id="1655021047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322915634" name="Picture"/>
+                          <pic:cNvPr id="1655021047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43857,57 +43857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834254200" name="Picture">
+                  <wp:docPr id="1492508637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834254200" name="Picture"/>
+                          <pic:cNvPr id="1492508637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44336,57 +44336,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039664852" name="Picture">
+                  <wp:docPr id="150104448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039664852" name="Picture"/>
+                          <pic:cNvPr id="150104448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45931,57 +45931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034469912" name="Picture">
+                  <wp:docPr id="653435775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034469912" name="Picture"/>
+                          <pic:cNvPr id="653435775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46002,57 +46002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925008887" name="Picture">
+                  <wp:docPr id="1343195979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925008887" name="Picture"/>
+                          <pic:cNvPr id="1343195979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46416,57 +46416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482285495" name="Picture">
+                  <wp:docPr id="1269454499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482285495" name="Picture"/>
+                          <pic:cNvPr id="1269454499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>