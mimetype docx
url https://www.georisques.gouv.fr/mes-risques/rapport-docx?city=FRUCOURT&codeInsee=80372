--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349490232" name="Picture">
+                  <wp:docPr id="1402654736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349490232" name="Picture"/>
+                          <pic:cNvPr id="1402654736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597120241" name="Picture">
+                  <wp:docPr id="436138740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597120241" name="Picture"/>
+                          <pic:cNvPr id="436138740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="646023357" name="Picture">
+                        <wp:docPr id="1832708655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="646023357" name="Picture"/>
+                                <pic:cNvPr id="1832708655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196175948" name="Picture">
+                  <wp:docPr id="626799126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196175948" name="Picture"/>
+                          <pic:cNvPr id="626799126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995900128" name="Picture">
+                  <wp:docPr id="506412865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995900128" name="Picture"/>
+                          <pic:cNvPr id="506412865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495843609" name="Picture">
+                  <wp:docPr id="708259345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495843609" name="Picture"/>
+                          <pic:cNvPr id="708259345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891756094" name="Picture">
+                  <wp:docPr id="1369074029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891756094" name="Picture"/>
+                          <pic:cNvPr id="1369074029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978784610" name="Picture">
+                  <wp:docPr id="623317980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978784610" name="Picture"/>
+                          <pic:cNvPr id="623317980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336477893" name="Picture">
+                        <wp:docPr id="28649642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336477893" name="Picture"/>
+                                <pic:cNvPr id="28649642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1090534269" name="Picture">
+                        <wp:docPr id="337660344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1090534269" name="Picture"/>
+                                <pic:cNvPr id="337660344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626915751" name="Picture">
+                        <wp:docPr id="1416157662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626915751" name="Picture"/>
+                                <pic:cNvPr id="1416157662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="371374591" name="Picture">
+                        <wp:docPr id="385584668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="371374591" name="Picture"/>
+                                <pic:cNvPr id="385584668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1023236331" name="Picture">
+                        <wp:docPr id="270946673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1023236331" name="Picture"/>
+                                <pic:cNvPr id="270946673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="555365025" name="Picture">
+                        <wp:docPr id="489507745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="555365025" name="Picture"/>
+                                <pic:cNvPr id="489507745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1697125126" name="Picture">
+                        <wp:docPr id="273799719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1697125126" name="Picture"/>
+                                <pic:cNvPr id="273799719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1547113421" name="Picture">
+                        <wp:docPr id="49290201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1547113421" name="Picture"/>
+                                <pic:cNvPr id="49290201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683522839" name="Picture">
+                        <wp:docPr id="2128475396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683522839" name="Picture"/>
+                                <pic:cNvPr id="2128475396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320472993" name="Picture">
+                        <wp:docPr id="1820267773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320472993" name="Picture"/>
+                                <pic:cNvPr id="1820267773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="532669925" name="Picture">
+                        <wp:docPr id="1291092843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="532669925" name="Picture"/>
+                                <pic:cNvPr id="1291092843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157968542" name="Picture">
+                        <wp:docPr id="1943455876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157968542" name="Picture"/>
+                                <pic:cNvPr id="1943455876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239316804" name="Picture">
+                  <wp:docPr id="1158952650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239316804" name="Picture"/>
+                          <pic:cNvPr id="1158952650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145788757" name="Picture">
+                  <wp:docPr id="1964900965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145788757" name="Picture"/>
+                          <pic:cNvPr id="1964900965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83094353" name="Picture">
+                  <wp:docPr id="1242093002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83094353" name="Picture"/>
+                          <pic:cNvPr id="1242093002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269800066" name="Picture">
+                  <wp:docPr id="259414917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269800066" name="Picture"/>
+                          <pic:cNvPr id="259414917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574974888" name="Picture">
+                  <wp:docPr id="1884624292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574974888" name="Picture"/>
+                          <pic:cNvPr id="1884624292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369632450" name="Picture">
+                  <wp:docPr id="1159672961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369632450" name="Picture"/>
+                          <pic:cNvPr id="1159672961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77418848" name="Picture">
+                        <wp:docPr id="1682372584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77418848" name="Picture"/>
+                                <pic:cNvPr id="1682372584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1311177440" name="Picture">
+                        <wp:docPr id="1111340888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1311177440" name="Picture"/>
+                                <pic:cNvPr id="1111340888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774042606" name="Picture">
+                  <wp:docPr id="1479972209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774042606" name="Picture"/>
+                          <pic:cNvPr id="1479972209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295269647" name="Picture">
+                  <wp:docPr id="714012773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295269647" name="Picture"/>
+                          <pic:cNvPr id="714012773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754364966" name="Picture">
+                  <wp:docPr id="86379803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754364966" name="Picture"/>
+                          <pic:cNvPr id="86379803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421179791" name="Picture">
+                  <wp:docPr id="402771335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421179791" name="Picture"/>
+                          <pic:cNvPr id="402771335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523168109" name="Picture">
+                  <wp:docPr id="1104544158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523168109" name="Picture"/>
+                          <pic:cNvPr id="1104544158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731944393" name="Picture">
+                  <wp:docPr id="1604602124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731944393" name="Picture"/>
+                          <pic:cNvPr id="1604602124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1294337640" name="Picture">
+                        <wp:docPr id="21799932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1294337640" name="Picture"/>
+                                <pic:cNvPr id="21799932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24490,57 +24490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893653778" name="Picture">
+                  <wp:docPr id="2086500080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893653778" name="Picture"/>
+                          <pic:cNvPr id="2086500080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24579,57 +24579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310452838" name="Picture">
+                  <wp:docPr id="2128866780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310452838" name="Picture"/>
+                          <pic:cNvPr id="2128866780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25223,57 +25223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853348724" name="Picture">
+                  <wp:docPr id="1965171888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853348724" name="Picture"/>
+                          <pic:cNvPr id="1965171888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26221,57 +26221,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996577558" name="Picture">
+                  <wp:docPr id="1000290754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996577558" name="Picture"/>
+                          <pic:cNvPr id="1000290754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26324,57 +26324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739610434" name="Picture">
+                  <wp:docPr id="91338181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739610434" name="Picture"/>
+                          <pic:cNvPr id="91338181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27701,57 +27701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899130793" name="Picture">
+                  <wp:docPr id="365680353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899130793" name="Picture"/>
+                          <pic:cNvPr id="365680353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1276199556" name="Picture">
+                        <wp:docPr id="369155678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1276199556" name="Picture"/>
+                                <pic:cNvPr id="369155678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30205,57 +30205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784085896" name="Picture">
+                  <wp:docPr id="1563913889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784085896" name="Picture"/>
+                          <pic:cNvPr id="1563913889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30294,57 +30294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350270377" name="Picture">
+                  <wp:docPr id="610422673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350270377" name="Picture"/>
+                          <pic:cNvPr id="610422673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30938,57 +30938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176098033" name="Picture">
+                  <wp:docPr id="1992559061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176098033" name="Picture"/>
+                          <pic:cNvPr id="1992559061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31936,57 +31936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424623658" name="Picture">
+                  <wp:docPr id="811324873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424623658" name="Picture"/>
+                          <pic:cNvPr id="811324873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32039,57 +32039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174625466" name="Picture">
+                  <wp:docPr id="282317144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174625466" name="Picture"/>
+                          <pic:cNvPr id="282317144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144629624" name="Picture">
+                  <wp:docPr id="2038320857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144629624" name="Picture"/>
+                          <pic:cNvPr id="2038320857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34559,57 +34559,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="271858835" name="Picture">
+                        <wp:docPr id="1401853831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="271858835" name="Picture"/>
+                                <pic:cNvPr id="1401853831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35780,57 +35780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433005956" name="Picture">
+                  <wp:docPr id="1477247913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433005956" name="Picture"/>
+                          <pic:cNvPr id="1477247913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35851,57 +35851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521464055" name="Picture">
+                  <wp:docPr id="1733729766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521464055" name="Picture"/>
+                          <pic:cNvPr id="1733729766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36265,57 +36265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742537310" name="Picture">
+                  <wp:docPr id="996853231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742537310" name="Picture"/>
+                          <pic:cNvPr id="996853231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>