--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976368180" name="Picture">
+                  <wp:docPr id="1877210980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976368180" name="Picture"/>
+                          <pic:cNvPr id="1877210980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987957765" name="Picture">
+                  <wp:docPr id="247448885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987957765" name="Picture"/>
+                          <pic:cNvPr id="247448885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165840327" name="Picture">
+                        <wp:docPr id="2116831882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165840327" name="Picture"/>
+                                <pic:cNvPr id="2116831882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449411252" name="Picture">
+                  <wp:docPr id="1016364447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449411252" name="Picture"/>
+                          <pic:cNvPr id="1016364447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268848733" name="Picture">
+                  <wp:docPr id="455495121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268848733" name="Picture"/>
+                          <pic:cNvPr id="455495121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570555743" name="Picture">
+                  <wp:docPr id="646612371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570555743" name="Picture"/>
+                          <pic:cNvPr id="646612371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717578368" name="Picture">
+                  <wp:docPr id="945281016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717578368" name="Picture"/>
+                          <pic:cNvPr id="945281016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517491870" name="Picture">
+                  <wp:docPr id="1944702959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517491870" name="Picture"/>
+                          <pic:cNvPr id="1944702959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1066029063" name="Picture">
+                        <wp:docPr id="1639075232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1066029063" name="Picture"/>
+                                <pic:cNvPr id="1639075232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="189459064" name="Picture">
+                        <wp:docPr id="528804854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="189459064" name="Picture"/>
+                                <pic:cNvPr id="528804854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859212478" name="Picture">
+                        <wp:docPr id="2000855298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859212478" name="Picture"/>
+                                <pic:cNvPr id="2000855298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240736595" name="Picture">
+                        <wp:docPr id="415602808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240736595" name="Picture"/>
+                                <pic:cNvPr id="415602808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537201877" name="Picture">
+                        <wp:docPr id="1471231377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537201877" name="Picture"/>
+                                <pic:cNvPr id="1471231377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370137891" name="Picture">
+                        <wp:docPr id="1269714398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370137891" name="Picture"/>
+                                <pic:cNvPr id="1269714398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="19243405" name="Picture">
+                        <wp:docPr id="1344810133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="19243405" name="Picture"/>
+                                <pic:cNvPr id="1344810133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="355421209" name="Picture">
+                        <wp:docPr id="457665228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="355421209" name="Picture"/>
+                                <pic:cNvPr id="457665228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1765683720" name="Picture">
+                        <wp:docPr id="1753800121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1765683720" name="Picture"/>
+                                <pic:cNvPr id="1753800121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1154464210" name="Picture">
+                        <wp:docPr id="1169824432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1154464210" name="Picture"/>
+                                <pic:cNvPr id="1169824432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026773830" name="Picture">
+                        <wp:docPr id="1947977875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026773830" name="Picture"/>
+                                <pic:cNvPr id="1947977875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658545342" name="Picture">
+                        <wp:docPr id="1090548253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658545342" name="Picture"/>
+                                <pic:cNvPr id="1090548253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743391005" name="Picture">
+                        <wp:docPr id="698762091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743391005" name="Picture"/>
+                                <pic:cNvPr id="698762091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917676890" name="Picture">
+                        <wp:docPr id="129884114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917676890" name="Picture"/>
+                                <pic:cNvPr id="129884114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="675132955" name="Picture">
+                        <wp:docPr id="243470465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="675132955" name="Picture"/>
+                                <pic:cNvPr id="243470465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034997495" name="Picture">
+                  <wp:docPr id="47526861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034997495" name="Picture"/>
+                          <pic:cNvPr id="47526861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832390975" name="Picture">
+                  <wp:docPr id="2005075369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832390975" name="Picture"/>
+                          <pic:cNvPr id="2005075369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918541048" name="Picture">
+                  <wp:docPr id="1072756885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918541048" name="Picture"/>
+                          <pic:cNvPr id="1072756885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762948988" name="Picture">
+                  <wp:docPr id="811006901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762948988" name="Picture"/>
+                          <pic:cNvPr id="811006901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782058568" name="Picture">
+                  <wp:docPr id="83778511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782058568" name="Picture"/>
+                          <pic:cNvPr id="83778511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968811458" name="Picture">
+                  <wp:docPr id="783490051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968811458" name="Picture"/>
+                          <pic:cNvPr id="783490051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574688141" name="Picture">
+                        <wp:docPr id="1769812374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574688141" name="Picture"/>
+                                <pic:cNvPr id="1769812374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20161,57 +20161,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729225006" name="Picture">
+                  <wp:docPr id="1712629630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729225006" name="Picture"/>
+                          <pic:cNvPr id="1712629630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158320221" name="Picture">
+                  <wp:docPr id="1411163768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158320221" name="Picture"/>
+                          <pic:cNvPr id="1411163768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20786,57 +20786,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737283843" name="Picture">
+                  <wp:docPr id="767293171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737283843" name="Picture"/>
+                          <pic:cNvPr id="767293171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22857,57 +22857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201275824" name="Picture">
+                  <wp:docPr id="471901297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201275824" name="Picture"/>
+                          <pic:cNvPr id="471901297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22946,57 +22946,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085964732" name="Picture">
+                  <wp:docPr id="759099115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085964732" name="Picture"/>
+                          <pic:cNvPr id="759099115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23590,57 +23590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206176034" name="Picture">
+                  <wp:docPr id="1598065105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206176034" name="Picture"/>
+                          <pic:cNvPr id="1598065105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24588,57 +24588,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829466435" name="Picture">
+                  <wp:docPr id="1503494413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829466435" name="Picture"/>
+                          <pic:cNvPr id="1503494413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24691,57 +24691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049205809" name="Picture">
+                  <wp:docPr id="1172808979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049205809" name="Picture"/>
+                          <pic:cNvPr id="1172808979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26070,57 +26070,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385611861" name="Picture">
+                  <wp:docPr id="2133316926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385611861" name="Picture"/>
+                          <pic:cNvPr id="2133316926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27195,57 +27195,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884749000" name="Picture">
+                        <wp:docPr id="1088910671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884749000" name="Picture"/>
+                                <pic:cNvPr id="1088910671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28548,57 +28548,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311291728" name="Picture">
+                  <wp:docPr id="133794065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311291728" name="Picture"/>
+                          <pic:cNvPr id="133794065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28637,57 +28637,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199941610" name="Picture">
+                  <wp:docPr id="1364898022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199941610" name="Picture"/>
+                          <pic:cNvPr id="1364898022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29281,57 +29281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285406947" name="Picture">
+                  <wp:docPr id="711785103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285406947" name="Picture"/>
+                          <pic:cNvPr id="711785103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30279,57 +30279,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927061947" name="Picture">
+                  <wp:docPr id="153620025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927061947" name="Picture"/>
+                          <pic:cNvPr id="153620025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30382,57 +30382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965287490" name="Picture">
+                  <wp:docPr id="353204466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965287490" name="Picture"/>
+                          <pic:cNvPr id="353204466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31763,57 +31763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954231826" name="Picture">
+                  <wp:docPr id="1958720833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954231826" name="Picture"/>
+                          <pic:cNvPr id="1958720833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32925,57 +32925,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1578847650" name="Picture">
+                        <wp:docPr id="970992927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1578847650" name="Picture"/>
+                                <pic:cNvPr id="970992927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33900,57 +33900,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433545821" name="Picture">
+                        <wp:docPr id="309691972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433545821" name="Picture"/>
+                                <pic:cNvPr id="309691972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35309,57 +35309,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367346444" name="Picture">
+                  <wp:docPr id="717609408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367346444" name="Picture"/>
+                          <pic:cNvPr id="717609408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35398,57 +35398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270462314" name="Picture">
+                  <wp:docPr id="2130431037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270462314" name="Picture"/>
+                          <pic:cNvPr id="2130431037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36078,57 +36078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146440216" name="Picture">
+                  <wp:docPr id="1217625306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146440216" name="Picture"/>
+                          <pic:cNvPr id="1217625306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37139,57 +37139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896143690" name="Picture">
+                  <wp:docPr id="588293191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896143690" name="Picture"/>
+                          <pic:cNvPr id="588293191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37242,57 +37242,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371854491" name="Picture">
+                  <wp:docPr id="514894787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371854491" name="Picture"/>
+                          <pic:cNvPr id="514894787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38700,57 +38700,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381011608" name="Picture">
+                  <wp:docPr id="682105599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381011608" name="Picture"/>
+                          <pic:cNvPr id="682105599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39897,57 +39897,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="472713469" name="Picture">
+                        <wp:docPr id="633241834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="472713469" name="Picture"/>
+                                <pic:cNvPr id="633241834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42067,57 +42067,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518193971" name="Picture">
+                  <wp:docPr id="339332093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518193971" name="Picture"/>
+                          <pic:cNvPr id="339332093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960669709" name="Picture">
+                  <wp:docPr id="108950747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960669709" name="Picture"/>
+                          <pic:cNvPr id="108950747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42800,57 +42800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4449931" name="Picture">
+                  <wp:docPr id="1461062958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4449931" name="Picture"/>
+                          <pic:cNvPr id="1461062958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43798,57 +43798,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51202633" name="Picture">
+                  <wp:docPr id="1261703323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51202633" name="Picture"/>
+                          <pic:cNvPr id="1261703323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43901,57 +43901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981695202" name="Picture">
+                  <wp:docPr id="89215885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981695202" name="Picture"/>
+                          <pic:cNvPr id="89215885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45278,57 +45278,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340594308" name="Picture">
+                  <wp:docPr id="1941401515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340594308" name="Picture"/>
+                          <pic:cNvPr id="1941401515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46421,57 +46421,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886463253" name="Picture">
+                        <wp:docPr id="1165584822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886463253" name="Picture"/>
+                                <pic:cNvPr id="1165584822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47642,57 +47642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27521127" name="Picture">
+                  <wp:docPr id="234589317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27521127" name="Picture"/>
+                          <pic:cNvPr id="234589317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47713,57 +47713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025321180" name="Picture">
+                  <wp:docPr id="1575324814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025321180" name="Picture"/>
+                          <pic:cNvPr id="1575324814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48127,57 +48127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038702169" name="Picture">
+                  <wp:docPr id="1148653114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038702169" name="Picture"/>
+                          <pic:cNvPr id="1148653114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>