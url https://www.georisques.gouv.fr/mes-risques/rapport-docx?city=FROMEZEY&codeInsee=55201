--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446155462" name="Picture">
+                  <wp:docPr id="1364244145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446155462" name="Picture"/>
+                          <pic:cNvPr id="1364244145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096323800" name="Picture">
+                  <wp:docPr id="1442379608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096323800" name="Picture"/>
+                          <pic:cNvPr id="1442379608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="476559712" name="Picture">
+                        <wp:docPr id="1179773017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="476559712" name="Picture"/>
+                                <pic:cNvPr id="1179773017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475725532" name="Picture">
+                  <wp:docPr id="1099861064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475725532" name="Picture"/>
+                          <pic:cNvPr id="1099861064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467476499" name="Picture">
+                  <wp:docPr id="160277650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467476499" name="Picture"/>
+                          <pic:cNvPr id="160277650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81208416" name="Picture">
+                  <wp:docPr id="1437067468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81208416" name="Picture"/>
+                          <pic:cNvPr id="1437067468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455741026" name="Picture">
+                  <wp:docPr id="1111878656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455741026" name="Picture"/>
+                          <pic:cNvPr id="1111878656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781358523" name="Picture">
+                  <wp:docPr id="1846987176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781358523" name="Picture"/>
+                          <pic:cNvPr id="1846987176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="312536286" name="Picture">
+                        <wp:docPr id="481965220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="312536286" name="Picture"/>
+                                <pic:cNvPr id="481965220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1481728177" name="Picture">
+                        <wp:docPr id="321385654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1481728177" name="Picture"/>
+                                <pic:cNvPr id="321385654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="664701529" name="Picture">
+                        <wp:docPr id="1310532419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="664701529" name="Picture"/>
+                                <pic:cNvPr id="1310532419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035879706" name="Picture">
+                        <wp:docPr id="687505287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035879706" name="Picture"/>
+                                <pic:cNvPr id="687505287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970135669" name="Picture">
+                        <wp:docPr id="88178475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970135669" name="Picture"/>
+                                <pic:cNvPr id="88178475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456811656" name="Picture">
+                        <wp:docPr id="1861116565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456811656" name="Picture"/>
+                                <pic:cNvPr id="1861116565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909208235" name="Picture">
+                        <wp:docPr id="1008196707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909208235" name="Picture"/>
+                                <pic:cNvPr id="1008196707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="950369447" name="Picture">
+                        <wp:docPr id="890669355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="950369447" name="Picture"/>
+                                <pic:cNvPr id="890669355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1300975985" name="Picture">
+                        <wp:docPr id="2015853835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1300975985" name="Picture"/>
+                                <pic:cNvPr id="2015853835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1389732242" name="Picture">
+                        <wp:docPr id="110074769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1389732242" name="Picture"/>
+                                <pic:cNvPr id="110074769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784633851" name="Picture">
+                        <wp:docPr id="688536396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784633851" name="Picture"/>
+                                <pic:cNvPr id="688536396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1717497362" name="Picture">
+                        <wp:docPr id="661624686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1717497362" name="Picture"/>
+                                <pic:cNvPr id="661624686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55480660" name="Picture">
+                        <wp:docPr id="828839111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55480660" name="Picture"/>
+                                <pic:cNvPr id="828839111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952996830" name="Picture">
+                        <wp:docPr id="1142040782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952996830" name="Picture"/>
+                                <pic:cNvPr id="1142040782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447180647" name="Picture">
+                        <wp:docPr id="197861633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447180647" name="Picture"/>
+                                <pic:cNvPr id="197861633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457970097" name="Picture">
+                  <wp:docPr id="307756797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457970097" name="Picture"/>
+                          <pic:cNvPr id="307756797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637935364" name="Picture">
+                  <wp:docPr id="1271448832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637935364" name="Picture"/>
+                          <pic:cNvPr id="1271448832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958724956" name="Picture">
+                  <wp:docPr id="1313771373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958724956" name="Picture"/>
+                          <pic:cNvPr id="1313771373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900773470" name="Picture">
+                  <wp:docPr id="1457042672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900773470" name="Picture"/>
+                          <pic:cNvPr id="1457042672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253756814" name="Picture">
+                  <wp:docPr id="55825042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253756814" name="Picture"/>
+                          <pic:cNvPr id="55825042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001465796" name="Picture">
+                  <wp:docPr id="328026233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001465796" name="Picture"/>
+                          <pic:cNvPr id="328026233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="181341129" name="Picture">
+                        <wp:docPr id="681804663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="181341129" name="Picture"/>
+                                <pic:cNvPr id="681804663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667699806" name="Picture">
+                        <wp:docPr id="161080700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667699806" name="Picture"/>
+                                <pic:cNvPr id="161080700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904774254" name="Picture">
+                  <wp:docPr id="1905759577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904774254" name="Picture"/>
+                          <pic:cNvPr id="1905759577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468824597" name="Picture">
+                  <wp:docPr id="1567411792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468824597" name="Picture"/>
+                          <pic:cNvPr id="1567411792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089442001" name="Picture">
+                  <wp:docPr id="454587012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089442001" name="Picture"/>
+                          <pic:cNvPr id="454587012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831074311" name="Picture">
+                  <wp:docPr id="1615013475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831074311" name="Picture"/>
+                          <pic:cNvPr id="1615013475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65822590" name="Picture">
+                  <wp:docPr id="161277728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65822590" name="Picture"/>
+                          <pic:cNvPr id="161277728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016674759" name="Picture">
+                  <wp:docPr id="2080445504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016674759" name="Picture"/>
+                          <pic:cNvPr id="2080445504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344148144" name="Picture">
+                        <wp:docPr id="950171444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344148144" name="Picture"/>
+                                <pic:cNvPr id="950171444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25919,57 +25919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404965682" name="Picture">
+                  <wp:docPr id="1899783597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404965682" name="Picture"/>
+                          <pic:cNvPr id="1899783597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26008,57 +26008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045702449" name="Picture">
+                  <wp:docPr id="1253758209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045702449" name="Picture"/>
+                          <pic:cNvPr id="1253758209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26688,57 +26688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450207312" name="Picture">
+                  <wp:docPr id="1989085232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450207312" name="Picture"/>
+                          <pic:cNvPr id="1989085232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27749,57 +27749,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462094669" name="Picture">
+                  <wp:docPr id="1108903562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462094669" name="Picture"/>
+                          <pic:cNvPr id="1108903562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27852,57 +27852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361909203" name="Picture">
+                  <wp:docPr id="1638815487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361909203" name="Picture"/>
+                          <pic:cNvPr id="1638815487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29316,57 +29316,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391064871" name="Picture">
+                  <wp:docPr id="1844462442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391064871" name="Picture"/>
+                          <pic:cNvPr id="1844462442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30523,57 +30523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77785496" name="Picture">
+                        <wp:docPr id="1050943913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77785496" name="Picture"/>
+                                <pic:cNvPr id="1050943913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32712,57 +32712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528624785" name="Picture">
+                  <wp:docPr id="2025825124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528624785" name="Picture"/>
+                          <pic:cNvPr id="2025825124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32783,57 +32783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78652875" name="Picture">
+                  <wp:docPr id="55227561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78652875" name="Picture"/>
+                          <pic:cNvPr id="55227561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33251,57 +33251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399373036" name="Picture">
+                  <wp:docPr id="477918208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399373036" name="Picture"/>
+                          <pic:cNvPr id="477918208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34410,57 +34410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231238886" name="Picture">
+                  <wp:docPr id="1314584573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231238886" name="Picture"/>
+                          <pic:cNvPr id="1314584573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34499,57 +34499,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291377788" name="Picture">
+                  <wp:docPr id="417590627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291377788" name="Picture"/>
+                          <pic:cNvPr id="417590627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35143,57 +35143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886709661" name="Picture">
+                  <wp:docPr id="1732265483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886709661" name="Picture"/>
+                          <pic:cNvPr id="1732265483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36141,57 +36141,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684783029" name="Picture">
+                  <wp:docPr id="1466167519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684783029" name="Picture"/>
+                          <pic:cNvPr id="1466167519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36244,57 +36244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146200972" name="Picture">
+                  <wp:docPr id="971236119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146200972" name="Picture"/>
+                          <pic:cNvPr id="971236119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37621,57 +37621,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840624328" name="Picture">
+                  <wp:docPr id="826864553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840624328" name="Picture"/>
+                          <pic:cNvPr id="826864553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38764,57 +38764,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562363588" name="Picture">
+                        <wp:docPr id="1689456196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562363588" name="Picture"/>
+                                <pic:cNvPr id="1689456196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40125,57 +40125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950417671" name="Picture">
+                  <wp:docPr id="303070400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950417671" name="Picture"/>
+                          <pic:cNvPr id="303070400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40214,57 +40214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808875671" name="Picture">
+                  <wp:docPr id="798417019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808875671" name="Picture"/>
+                          <pic:cNvPr id="798417019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40858,57 +40858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383830139" name="Picture">
+                  <wp:docPr id="339869253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383830139" name="Picture"/>
+                          <pic:cNvPr id="339869253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41856,57 +41856,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251798323" name="Picture">
+                  <wp:docPr id="1918339598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251798323" name="Picture"/>
+                          <pic:cNvPr id="1918339598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41959,57 +41959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280853617" name="Picture">
+                  <wp:docPr id="267654458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280853617" name="Picture"/>
+                          <pic:cNvPr id="267654458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43336,57 +43336,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168108766" name="Picture">
+                  <wp:docPr id="1014575787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168108766" name="Picture"/>
+                          <pic:cNvPr id="1014575787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44479,57 +44479,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882638951" name="Picture">
+                        <wp:docPr id="1700790173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882638951" name="Picture"/>
+                                <pic:cNvPr id="1700790173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45700,57 +45700,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401296237" name="Picture">
+                  <wp:docPr id="281437687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401296237" name="Picture"/>
+                          <pic:cNvPr id="281437687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45771,57 +45771,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647738951" name="Picture">
+                  <wp:docPr id="1592653649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647738951" name="Picture"/>
+                          <pic:cNvPr id="1592653649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46185,57 +46185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913036304" name="Picture">
+                  <wp:docPr id="1780416709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913036304" name="Picture"/>
+                          <pic:cNvPr id="1780416709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>