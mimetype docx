--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962845291" name="Picture">
+                  <wp:docPr id="1133032343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962845291" name="Picture"/>
+                          <pic:cNvPr id="1133032343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719482809" name="Picture">
+                  <wp:docPr id="1732181984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719482809" name="Picture"/>
+                          <pic:cNvPr id="1732181984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1117520152" name="Picture">
+                        <wp:docPr id="1732320235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1117520152" name="Picture"/>
+                                <pic:cNvPr id="1732320235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155816673" name="Picture">
+                  <wp:docPr id="472238589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155816673" name="Picture"/>
+                          <pic:cNvPr id="472238589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817327633" name="Picture">
+                  <wp:docPr id="1981495555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817327633" name="Picture"/>
+                          <pic:cNvPr id="1981495555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655705403" name="Picture">
+                  <wp:docPr id="1154825823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655705403" name="Picture"/>
+                          <pic:cNvPr id="1154825823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426558767" name="Picture">
+                  <wp:docPr id="1543027805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426558767" name="Picture"/>
+                          <pic:cNvPr id="1543027805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114084917" name="Picture">
+                  <wp:docPr id="2138874361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114084917" name="Picture"/>
+                          <pic:cNvPr id="2138874361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026599678" name="Picture">
+                        <wp:docPr id="302346757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026599678" name="Picture"/>
+                                <pic:cNvPr id="302346757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="478746072" name="Picture">
+                        <wp:docPr id="1584898667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="478746072" name="Picture"/>
+                                <pic:cNvPr id="1584898667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35044614" name="Picture">
+                        <wp:docPr id="2054335523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35044614" name="Picture"/>
+                                <pic:cNvPr id="2054335523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693629292" name="Picture">
+                        <wp:docPr id="2092663400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693629292" name="Picture"/>
+                                <pic:cNvPr id="2092663400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623815535" name="Picture">
+                        <wp:docPr id="703004246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623815535" name="Picture"/>
+                                <pic:cNvPr id="703004246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879027372" name="Picture">
+                        <wp:docPr id="1804372435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879027372" name="Picture"/>
+                                <pic:cNvPr id="1804372435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157819518" name="Picture">
+                        <wp:docPr id="739807649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157819518" name="Picture"/>
+                                <pic:cNvPr id="739807649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840431571" name="Picture">
+                        <wp:docPr id="891406848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840431571" name="Picture"/>
+                                <pic:cNvPr id="891406848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190919903" name="Picture">
+                        <wp:docPr id="434513639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190919903" name="Picture"/>
+                                <pic:cNvPr id="434513639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634984840" name="Picture">
+                        <wp:docPr id="921377975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634984840" name="Picture"/>
+                                <pic:cNvPr id="921377975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152272317" name="Picture">
+                        <wp:docPr id="1052175773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152272317" name="Picture"/>
+                                <pic:cNvPr id="1052175773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943082224" name="Picture">
+                        <wp:docPr id="1142355178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943082224" name="Picture"/>
+                                <pic:cNvPr id="1142355178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148976274" name="Picture">
+                        <wp:docPr id="1921126059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148976274" name="Picture"/>
+                                <pic:cNvPr id="1921126059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78141632" name="Picture">
+                        <wp:docPr id="1430849823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78141632" name="Picture"/>
+                                <pic:cNvPr id="1430849823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499678870" name="Picture">
+                        <wp:docPr id="607807164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499678870" name="Picture"/>
+                                <pic:cNvPr id="607807164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282002037" name="Picture">
+                  <wp:docPr id="303629523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282002037" name="Picture"/>
+                          <pic:cNvPr id="303629523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086821132" name="Picture">
+                  <wp:docPr id="1448914618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086821132" name="Picture"/>
+                          <pic:cNvPr id="1448914618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830842905" name="Picture">
+                  <wp:docPr id="1357495537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830842905" name="Picture"/>
+                          <pic:cNvPr id="1357495537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416277733" name="Picture">
+                  <wp:docPr id="753924047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416277733" name="Picture"/>
+                          <pic:cNvPr id="753924047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349286311" name="Picture">
+                  <wp:docPr id="652689053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349286311" name="Picture"/>
+                          <pic:cNvPr id="652689053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16740,57 +16740,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202198691" name="Picture">
+                  <wp:docPr id="616481044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202198691" name="Picture"/>
+                          <pic:cNvPr id="616481044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18088,57 +18088,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1993107317" name="Picture">
+                        <wp:docPr id="1100434453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1993107317" name="Picture"/>
+                                <pic:cNvPr id="1100434453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19647,57 +19647,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173329047" name="Picture">
+                  <wp:docPr id="693232397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173329047" name="Picture"/>
+                          <pic:cNvPr id="693232397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19727,57 +19727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540886669" name="Picture">
+                  <wp:docPr id="1646717341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540886669" name="Picture"/>
+                          <pic:cNvPr id="1646717341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20272,57 +20272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103106733" name="Picture">
+                  <wp:docPr id="850781176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103106733" name="Picture"/>
+                          <pic:cNvPr id="850781176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21427,57 +21427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="703036843" name="Picture">
+                        <wp:docPr id="1256748489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="703036843" name="Picture"/>
+                                <pic:cNvPr id="1256748489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23513,57 +23513,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51991781" name="Picture">
+                  <wp:docPr id="309288801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51991781" name="Picture"/>
+                          <pic:cNvPr id="309288801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23602,57 +23602,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902314299" name="Picture">
+                  <wp:docPr id="984550251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902314299" name="Picture"/>
+                          <pic:cNvPr id="984550251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24246,57 +24246,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677402777" name="Picture">
+                  <wp:docPr id="870344650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677402777" name="Picture"/>
+                          <pic:cNvPr id="870344650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25244,57 +25244,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417093775" name="Picture">
+                  <wp:docPr id="1583500053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417093775" name="Picture"/>
+                          <pic:cNvPr id="1583500053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25347,57 +25347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488545844" name="Picture">
+                  <wp:docPr id="1956338554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488545844" name="Picture"/>
+                          <pic:cNvPr id="1956338554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26726,57 +26726,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083482386" name="Picture">
+                  <wp:docPr id="253612299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083482386" name="Picture"/>
+                          <pic:cNvPr id="253612299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27851,57 +27851,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1922284485" name="Picture">
+                        <wp:docPr id="242047520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1922284485" name="Picture"/>
+                                <pic:cNvPr id="242047520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29204,57 +29204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947241932" name="Picture">
+                  <wp:docPr id="1451958854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947241932" name="Picture"/>
+                          <pic:cNvPr id="1451958854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371340009" name="Picture">
+                  <wp:docPr id="1949382221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371340009" name="Picture"/>
+                          <pic:cNvPr id="1949382221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29937,57 +29937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038492795" name="Picture">
+                  <wp:docPr id="283758257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038492795" name="Picture"/>
+                          <pic:cNvPr id="283758257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30935,57 +30935,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671726945" name="Picture">
+                  <wp:docPr id="1591904059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671726945" name="Picture"/>
+                          <pic:cNvPr id="1591904059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31038,57 +31038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969597232" name="Picture">
+                  <wp:docPr id="1788626435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969597232" name="Picture"/>
+                          <pic:cNvPr id="1788626435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32419,57 +32419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173090101" name="Picture">
+                  <wp:docPr id="1081365968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173090101" name="Picture"/>
+                          <pic:cNvPr id="1081365968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33581,57 +33581,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1177348193" name="Picture">
+                        <wp:docPr id="112666708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1177348193" name="Picture"/>
+                                <pic:cNvPr id="112666708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34556,57 +34556,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653350232" name="Picture">
+                        <wp:docPr id="594644017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653350232" name="Picture"/>
+                                <pic:cNvPr id="594644017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35945,57 +35945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121622023" name="Picture">
+                  <wp:docPr id="473691523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121622023" name="Picture"/>
+                          <pic:cNvPr id="473691523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36034,57 +36034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051592611" name="Picture">
+                  <wp:docPr id="18172572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051592611" name="Picture"/>
+                          <pic:cNvPr id="18172572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36678,57 +36678,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864760563" name="Picture">
+                  <wp:docPr id="1880518420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864760563" name="Picture"/>
+                          <pic:cNvPr id="1880518420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37676,57 +37676,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341932229" name="Picture">
+                  <wp:docPr id="1622030561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341932229" name="Picture"/>
+                          <pic:cNvPr id="1622030561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37779,57 +37779,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603031319" name="Picture">
+                  <wp:docPr id="976769617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603031319" name="Picture"/>
+                          <pic:cNvPr id="976769617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39156,57 +39156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253182457" name="Picture">
+                  <wp:docPr id="1539625251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253182457" name="Picture"/>
+                          <pic:cNvPr id="1539625251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40299,57 +40299,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403997259" name="Picture">
+                        <wp:docPr id="1066491858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403997259" name="Picture"/>
+                                <pic:cNvPr id="1066491858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41660,57 +41660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152594436" name="Picture">
+                  <wp:docPr id="1109511370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152594436" name="Picture"/>
+                          <pic:cNvPr id="1109511370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41749,57 +41749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566324993" name="Picture">
+                  <wp:docPr id="1425489508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566324993" name="Picture"/>
+                          <pic:cNvPr id="1425489508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42393,57 +42393,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001729764" name="Picture">
+                  <wp:docPr id="90171663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001729764" name="Picture"/>
+                          <pic:cNvPr id="90171663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43391,57 +43391,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102011456" name="Picture">
+                  <wp:docPr id="1909998063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102011456" name="Picture"/>
+                          <pic:cNvPr id="1909998063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43494,57 +43494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772362009" name="Picture">
+                  <wp:docPr id="1873265481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772362009" name="Picture"/>
+                          <pic:cNvPr id="1873265481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44871,57 +44871,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107758496" name="Picture">
+                  <wp:docPr id="1672904131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107758496" name="Picture"/>
+                          <pic:cNvPr id="1672904131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46014,57 +46014,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1038138534" name="Picture">
+                        <wp:docPr id="2008451140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1038138534" name="Picture"/>
+                                <pic:cNvPr id="2008451140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47235,57 +47235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509267961" name="Picture">
+                  <wp:docPr id="658422548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509267961" name="Picture"/>
+                          <pic:cNvPr id="658422548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47306,57 +47306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988917529" name="Picture">
+                  <wp:docPr id="1203712379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988917529" name="Picture"/>
+                          <pic:cNvPr id="1203712379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47720,57 +47720,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664348219" name="Picture">
+                  <wp:docPr id="1269149346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664348219" name="Picture"/>
+                          <pic:cNvPr id="1269149346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>