--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133032343" name="Picture">
+                  <wp:docPr id="1838186544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133032343" name="Picture"/>
+                          <pic:cNvPr id="1838186544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732181984" name="Picture">
+                  <wp:docPr id="223272604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732181984" name="Picture"/>
+                          <pic:cNvPr id="223272604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1732320235" name="Picture">
+                        <wp:docPr id="701718888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1732320235" name="Picture"/>
+                                <pic:cNvPr id="701718888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472238589" name="Picture">
+                  <wp:docPr id="986821604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472238589" name="Picture"/>
+                          <pic:cNvPr id="986821604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981495555" name="Picture">
+                  <wp:docPr id="1861123802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981495555" name="Picture"/>
+                          <pic:cNvPr id="1861123802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154825823" name="Picture">
+                  <wp:docPr id="1673183840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154825823" name="Picture"/>
+                          <pic:cNvPr id="1673183840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543027805" name="Picture">
+                  <wp:docPr id="1687496514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543027805" name="Picture"/>
+                          <pic:cNvPr id="1687496514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138874361" name="Picture">
+                  <wp:docPr id="1779787803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138874361" name="Picture"/>
+                          <pic:cNvPr id="1779787803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="302346757" name="Picture">
+                        <wp:docPr id="2103548667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="302346757" name="Picture"/>
+                                <pic:cNvPr id="2103548667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1584898667" name="Picture">
+                        <wp:docPr id="134599730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1584898667" name="Picture"/>
+                                <pic:cNvPr id="134599730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2054335523" name="Picture">
+                        <wp:docPr id="996778969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2054335523" name="Picture"/>
+                                <pic:cNvPr id="996778969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2092663400" name="Picture">
+                        <wp:docPr id="266387105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2092663400" name="Picture"/>
+                                <pic:cNvPr id="266387105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="703004246" name="Picture">
+                        <wp:docPr id="616100749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="703004246" name="Picture"/>
+                                <pic:cNvPr id="616100749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1804372435" name="Picture">
+                        <wp:docPr id="1032561648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1804372435" name="Picture"/>
+                                <pic:cNvPr id="1032561648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739807649" name="Picture">
+                        <wp:docPr id="2137040005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739807649" name="Picture"/>
+                                <pic:cNvPr id="2137040005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891406848" name="Picture">
+                        <wp:docPr id="378138615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891406848" name="Picture"/>
+                                <pic:cNvPr id="378138615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="434513639" name="Picture">
+                        <wp:docPr id="332442838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="434513639" name="Picture"/>
+                                <pic:cNvPr id="332442838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921377975" name="Picture">
+                        <wp:docPr id="75033701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921377975" name="Picture"/>
+                                <pic:cNvPr id="75033701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052175773" name="Picture">
+                        <wp:docPr id="491645161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052175773" name="Picture"/>
+                                <pic:cNvPr id="491645161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1142355178" name="Picture">
+                        <wp:docPr id="1131176036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1142355178" name="Picture"/>
+                                <pic:cNvPr id="1131176036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921126059" name="Picture">
+                        <wp:docPr id="747979784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921126059" name="Picture"/>
+                                <pic:cNvPr id="747979784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430849823" name="Picture">
+                        <wp:docPr id="1459855059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430849823" name="Picture"/>
+                                <pic:cNvPr id="1459855059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607807164" name="Picture">
+                        <wp:docPr id="1276414549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607807164" name="Picture"/>
+                                <pic:cNvPr id="1276414549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303629523" name="Picture">
+                  <wp:docPr id="1385930267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303629523" name="Picture"/>
+                          <pic:cNvPr id="1385930267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448914618" name="Picture">
+                  <wp:docPr id="832197493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448914618" name="Picture"/>
+                          <pic:cNvPr id="832197493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357495537" name="Picture">
+                  <wp:docPr id="76670598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357495537" name="Picture"/>
+                          <pic:cNvPr id="76670598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753924047" name="Picture">
+                  <wp:docPr id="452732227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753924047" name="Picture"/>
+                          <pic:cNvPr id="452732227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652689053" name="Picture">
+                  <wp:docPr id="1579113132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652689053" name="Picture"/>
+                          <pic:cNvPr id="1579113132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16740,57 +16740,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616481044" name="Picture">
+                  <wp:docPr id="152456824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616481044" name="Picture"/>
+                          <pic:cNvPr id="152456824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18088,57 +18088,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1100434453" name="Picture">
+                        <wp:docPr id="1717459745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1100434453" name="Picture"/>
+                                <pic:cNvPr id="1717459745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19647,57 +19647,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693232397" name="Picture">
+                  <wp:docPr id="1534692820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693232397" name="Picture"/>
+                          <pic:cNvPr id="1534692820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19727,57 +19727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646717341" name="Picture">
+                  <wp:docPr id="321275887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646717341" name="Picture"/>
+                          <pic:cNvPr id="321275887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20272,57 +20272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850781176" name="Picture">
+                  <wp:docPr id="1362209795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850781176" name="Picture"/>
+                          <pic:cNvPr id="1362209795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21427,57 +21427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256748489" name="Picture">
+                        <wp:docPr id="848162183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256748489" name="Picture"/>
+                                <pic:cNvPr id="848162183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23513,57 +23513,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309288801" name="Picture">
+                  <wp:docPr id="613691447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309288801" name="Picture"/>
+                          <pic:cNvPr id="613691447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23602,57 +23602,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984550251" name="Picture">
+                  <wp:docPr id="1247088208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984550251" name="Picture"/>
+                          <pic:cNvPr id="1247088208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24246,57 +24246,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870344650" name="Picture">
+                  <wp:docPr id="392766280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870344650" name="Picture"/>
+                          <pic:cNvPr id="392766280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25244,57 +25244,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583500053" name="Picture">
+                  <wp:docPr id="1487915656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583500053" name="Picture"/>
+                          <pic:cNvPr id="1487915656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25347,57 +25347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956338554" name="Picture">
+                  <wp:docPr id="287686801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956338554" name="Picture"/>
+                          <pic:cNvPr id="287686801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26726,57 +26726,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253612299" name="Picture">
+                  <wp:docPr id="856872216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253612299" name="Picture"/>
+                          <pic:cNvPr id="856872216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27851,57 +27851,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242047520" name="Picture">
+                        <wp:docPr id="506591442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242047520" name="Picture"/>
+                                <pic:cNvPr id="506591442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29204,57 +29204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451958854" name="Picture">
+                  <wp:docPr id="1377712253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451958854" name="Picture"/>
+                          <pic:cNvPr id="1377712253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949382221" name="Picture">
+                  <wp:docPr id="1980571653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949382221" name="Picture"/>
+                          <pic:cNvPr id="1980571653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29937,57 +29937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283758257" name="Picture">
+                  <wp:docPr id="1735106942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283758257" name="Picture"/>
+                          <pic:cNvPr id="1735106942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30935,57 +30935,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591904059" name="Picture">
+                  <wp:docPr id="1728138788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591904059" name="Picture"/>
+                          <pic:cNvPr id="1728138788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31038,57 +31038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788626435" name="Picture">
+                  <wp:docPr id="282993912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788626435" name="Picture"/>
+                          <pic:cNvPr id="282993912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32419,57 +32419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081365968" name="Picture">
+                  <wp:docPr id="1715370846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081365968" name="Picture"/>
+                          <pic:cNvPr id="1715370846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33581,57 +33581,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112666708" name="Picture">
+                        <wp:docPr id="1913951025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112666708" name="Picture"/>
+                                <pic:cNvPr id="1913951025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34556,57 +34556,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594644017" name="Picture">
+                        <wp:docPr id="1565431872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594644017" name="Picture"/>
+                                <pic:cNvPr id="1565431872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35945,57 +35945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473691523" name="Picture">
+                  <wp:docPr id="194319811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473691523" name="Picture"/>
+                          <pic:cNvPr id="194319811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36034,57 +36034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18172572" name="Picture">
+                  <wp:docPr id="1135421125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18172572" name="Picture"/>
+                          <pic:cNvPr id="1135421125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36678,57 +36678,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880518420" name="Picture">
+                  <wp:docPr id="1864155722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880518420" name="Picture"/>
+                          <pic:cNvPr id="1864155722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37676,57 +37676,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622030561" name="Picture">
+                  <wp:docPr id="1316868317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622030561" name="Picture"/>
+                          <pic:cNvPr id="1316868317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37779,57 +37779,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976769617" name="Picture">
+                  <wp:docPr id="285606967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976769617" name="Picture"/>
+                          <pic:cNvPr id="285606967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39156,57 +39156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539625251" name="Picture">
+                  <wp:docPr id="474927870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539625251" name="Picture"/>
+                          <pic:cNvPr id="474927870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40299,57 +40299,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1066491858" name="Picture">
+                        <wp:docPr id="2002610452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1066491858" name="Picture"/>
+                                <pic:cNvPr id="2002610452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41660,57 +41660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109511370" name="Picture">
+                  <wp:docPr id="493788195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109511370" name="Picture"/>
+                          <pic:cNvPr id="493788195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41749,57 +41749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425489508" name="Picture">
+                  <wp:docPr id="1645095624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425489508" name="Picture"/>
+                          <pic:cNvPr id="1645095624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42393,57 +42393,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90171663" name="Picture">
+                  <wp:docPr id="737508993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90171663" name="Picture"/>
+                          <pic:cNvPr id="737508993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43391,57 +43391,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909998063" name="Picture">
+                  <wp:docPr id="533169785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909998063" name="Picture"/>
+                          <pic:cNvPr id="533169785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43494,57 +43494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873265481" name="Picture">
+                  <wp:docPr id="536693611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873265481" name="Picture"/>
+                          <pic:cNvPr id="536693611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44871,57 +44871,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672904131" name="Picture">
+                  <wp:docPr id="958754642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672904131" name="Picture"/>
+                          <pic:cNvPr id="958754642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46014,57 +46014,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2008451140" name="Picture">
+                        <wp:docPr id="356708610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2008451140" name="Picture"/>
+                                <pic:cNvPr id="356708610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47235,57 +47235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658422548" name="Picture">
+                  <wp:docPr id="126833415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658422548" name="Picture"/>
+                          <pic:cNvPr id="126833415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47306,57 +47306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203712379" name="Picture">
+                  <wp:docPr id="2104188997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203712379" name="Picture"/>
+                          <pic:cNvPr id="2104188997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47720,57 +47720,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269149346" name="Picture">
+                  <wp:docPr id="1316227832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269149346" name="Picture"/>
+                          <pic:cNvPr id="1316227832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>