--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014272157" name="Picture">
+                  <wp:docPr id="488261820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014272157" name="Picture"/>
+                          <pic:cNvPr id="488261820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112742920" name="Picture">
+                  <wp:docPr id="583545897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112742920" name="Picture"/>
+                          <pic:cNvPr id="583545897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="703024260" name="Picture">
+                        <wp:docPr id="624450228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="703024260" name="Picture"/>
+                                <pic:cNvPr id="624450228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306717124" name="Picture">
+                  <wp:docPr id="1756008100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306717124" name="Picture"/>
+                          <pic:cNvPr id="1756008100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120673038" name="Picture">
+                  <wp:docPr id="278500673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120673038" name="Picture"/>
+                          <pic:cNvPr id="278500673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969058100" name="Picture">
+                  <wp:docPr id="189739532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969058100" name="Picture"/>
+                          <pic:cNvPr id="189739532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768290679" name="Picture">
+                  <wp:docPr id="21894102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768290679" name="Picture"/>
+                          <pic:cNvPr id="21894102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248033966" name="Picture">
+                  <wp:docPr id="1445918700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248033966" name="Picture"/>
+                          <pic:cNvPr id="1445918700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571714023" name="Picture">
+                        <wp:docPr id="1779737639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571714023" name="Picture"/>
+                                <pic:cNvPr id="1779737639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="579338044" name="Picture">
+                        <wp:docPr id="1961723468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="579338044" name="Picture"/>
+                                <pic:cNvPr id="1961723468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577897028" name="Picture">
+                        <wp:docPr id="706907991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577897028" name="Picture"/>
+                                <pic:cNvPr id="706907991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1195861614" name="Picture">
+                        <wp:docPr id="100025635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1195861614" name="Picture"/>
+                                <pic:cNvPr id="100025635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1124741921" name="Picture">
+                        <wp:docPr id="1319218821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1124741921" name="Picture"/>
+                                <pic:cNvPr id="1319218821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602209833" name="Picture">
+                        <wp:docPr id="1512600788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602209833" name="Picture"/>
+                                <pic:cNvPr id="1512600788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1120691802" name="Picture">
+                        <wp:docPr id="1262599604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1120691802" name="Picture"/>
+                                <pic:cNvPr id="1262599604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1501569088" name="Picture">
+                        <wp:docPr id="1732364041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1501569088" name="Picture"/>
+                                <pic:cNvPr id="1732364041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="31916692" name="Picture">
+                        <wp:docPr id="1518467928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="31916692" name="Picture"/>
+                                <pic:cNvPr id="1518467928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037920073" name="Picture">
+                        <wp:docPr id="2068548027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037920073" name="Picture"/>
+                                <pic:cNvPr id="2068548027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="93271526" name="Picture">
+                        <wp:docPr id="1309577111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="93271526" name="Picture"/>
+                                <pic:cNvPr id="1309577111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="421934004" name="Picture">
+                        <wp:docPr id="617461988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="421934004" name="Picture"/>
+                                <pic:cNvPr id="617461988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2085757661" name="Picture">
+                        <wp:docPr id="325502594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2085757661" name="Picture"/>
+                                <pic:cNvPr id="325502594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769500993" name="Picture">
+                        <wp:docPr id="1638473624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769500993" name="Picture"/>
+                                <pic:cNvPr id="1638473624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="328321279" name="Picture">
+                        <wp:docPr id="592412396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="328321279" name="Picture"/>
+                                <pic:cNvPr id="592412396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805523762" name="Picture">
+                  <wp:docPr id="1691769946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805523762" name="Picture"/>
+                          <pic:cNvPr id="1691769946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004661641" name="Picture">
+                  <wp:docPr id="2059412894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004661641" name="Picture"/>
+                          <pic:cNvPr id="2059412894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099925247" name="Picture">
+                  <wp:docPr id="220491753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099925247" name="Picture"/>
+                          <pic:cNvPr id="220491753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580787360" name="Picture">
+                  <wp:docPr id="1762692585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580787360" name="Picture"/>
+                          <pic:cNvPr id="1762692585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736735661" name="Picture">
+                  <wp:docPr id="2097235604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736735661" name="Picture"/>
+                          <pic:cNvPr id="2097235604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158065260" name="Picture">
+                  <wp:docPr id="1537084667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158065260" name="Picture"/>
+                          <pic:cNvPr id="1537084667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1872530972" name="Picture">
+                        <wp:docPr id="658770926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1872530972" name="Picture"/>
+                                <pic:cNvPr id="658770926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450010635" name="Picture">
+                        <wp:docPr id="1425759317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450010635" name="Picture"/>
+                                <pic:cNvPr id="1425759317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981204538" name="Picture">
+                  <wp:docPr id="511918310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981204538" name="Picture"/>
+                          <pic:cNvPr id="511918310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854842222" name="Picture">
+                  <wp:docPr id="364580283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854842222" name="Picture"/>
+                          <pic:cNvPr id="364580283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021258237" name="Picture">
+                  <wp:docPr id="455930541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021258237" name="Picture"/>
+                          <pic:cNvPr id="455930541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838909209" name="Picture">
+                  <wp:docPr id="76803373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838909209" name="Picture"/>
+                          <pic:cNvPr id="76803373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640632631" name="Picture">
+                  <wp:docPr id="1335861114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640632631" name="Picture"/>
+                          <pic:cNvPr id="1335861114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713887484" name="Picture">
+                  <wp:docPr id="81021633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713887484" name="Picture"/>
+                          <pic:cNvPr id="81021633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560033301" name="Picture">
+                        <wp:docPr id="217136185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560033301" name="Picture"/>
+                                <pic:cNvPr id="217136185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666805291" name="Picture">
+                  <wp:docPr id="718662948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666805291" name="Picture"/>
+                          <pic:cNvPr id="718662948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220501282" name="Picture">
+                  <wp:docPr id="223774753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220501282" name="Picture"/>
+                          <pic:cNvPr id="223774753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652094368" name="Picture">
+                  <wp:docPr id="520465417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652094368" name="Picture"/>
+                          <pic:cNvPr id="520465417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039426975" name="Picture">
+                  <wp:docPr id="201398307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039426975" name="Picture"/>
+                          <pic:cNvPr id="201398307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620631022" name="Picture">
+                  <wp:docPr id="1422048595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620631022" name="Picture"/>
+                          <pic:cNvPr id="1422048595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450791604" name="Picture">
+                  <wp:docPr id="1598091445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450791604" name="Picture"/>
+                          <pic:cNvPr id="1598091445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="207031963" name="Picture">
+                        <wp:docPr id="1710333886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="207031963" name="Picture"/>
+                                <pic:cNvPr id="1710333886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270995799" name="Picture">
+                  <wp:docPr id="1038880493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270995799" name="Picture"/>
+                          <pic:cNvPr id="1038880493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606795817" name="Picture">
+                  <wp:docPr id="1814380485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606795817" name="Picture"/>
+                          <pic:cNvPr id="1814380485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43651947" name="Picture">
+                  <wp:docPr id="174685059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43651947" name="Picture"/>
+                          <pic:cNvPr id="174685059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722059859" name="Picture">
+                  <wp:docPr id="971458766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722059859" name="Picture"/>
+                          <pic:cNvPr id="971458766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012261167" name="Picture">
+                  <wp:docPr id="937179142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012261167" name="Picture"/>
+                          <pic:cNvPr id="937179142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454871757" name="Picture">
+                  <wp:docPr id="1722306775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454871757" name="Picture"/>
+                          <pic:cNvPr id="1722306775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1434241652" name="Picture">
+                        <wp:docPr id="829812583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1434241652" name="Picture"/>
+                                <pic:cNvPr id="829812583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314923926" name="Picture">
+                  <wp:docPr id="1845439537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314923926" name="Picture"/>
+                          <pic:cNvPr id="1845439537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113698116" name="Picture">
+                  <wp:docPr id="1945102398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113698116" name="Picture"/>
+                          <pic:cNvPr id="1945102398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209940679" name="Picture">
+                  <wp:docPr id="520617402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209940679" name="Picture"/>
+                          <pic:cNvPr id="520617402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778806861" name="Picture">
+                  <wp:docPr id="1397989277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778806861" name="Picture"/>
+                          <pic:cNvPr id="1397989277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958500830" name="Picture">
+                  <wp:docPr id="1584192568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958500830" name="Picture"/>
+                          <pic:cNvPr id="1584192568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245988009" name="Picture">
+                  <wp:docPr id="1965245920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245988009" name="Picture"/>
+                          <pic:cNvPr id="1965245920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609749437" name="Picture">
+                  <wp:docPr id="1026324182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609749437" name="Picture"/>
+                          <pic:cNvPr id="1026324182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020022" name="Picture">
+                  <wp:docPr id="738213547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020022" name="Picture"/>
+                          <pic:cNvPr id="738213547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085498235" name="Picture">
+                  <wp:docPr id="1210273024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085498235" name="Picture"/>
+                          <pic:cNvPr id="1210273024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>