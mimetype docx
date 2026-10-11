--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223657233" name="Picture">
+                  <wp:docPr id="1554128471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223657233" name="Picture"/>
+                          <pic:cNvPr id="1554128471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551781801" name="Picture">
+                  <wp:docPr id="553105273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551781801" name="Picture"/>
+                          <pic:cNvPr id="553105273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1434507089" name="Picture">
+                        <wp:docPr id="1088397805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1434507089" name="Picture"/>
+                                <pic:cNvPr id="1088397805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70705081" name="Picture">
+                  <wp:docPr id="2042339839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70705081" name="Picture"/>
+                          <pic:cNvPr id="2042339839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518782" name="Picture">
+                  <wp:docPr id="403109368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518782" name="Picture"/>
+                          <pic:cNvPr id="403109368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200454512" name="Picture">
+                  <wp:docPr id="206865780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200454512" name="Picture"/>
+                          <pic:cNvPr id="206865780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31351897" name="Picture">
+                  <wp:docPr id="1286443448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31351897" name="Picture"/>
+                          <pic:cNvPr id="1286443448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515180210" name="Picture">
+                  <wp:docPr id="723868308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515180210" name="Picture"/>
+                          <pic:cNvPr id="723868308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="955277739" name="Picture">
+                        <wp:docPr id="1014043170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="955277739" name="Picture"/>
+                                <pic:cNvPr id="1014043170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2020128237" name="Picture">
+                        <wp:docPr id="1454737666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2020128237" name="Picture"/>
+                                <pic:cNvPr id="1454737666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160003366" name="Picture">
+                        <wp:docPr id="1502824491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160003366" name="Picture"/>
+                                <pic:cNvPr id="1502824491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1025282603" name="Picture">
+                        <wp:docPr id="747912786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1025282603" name="Picture"/>
+                                <pic:cNvPr id="747912786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="585504041" name="Picture">
+                        <wp:docPr id="990689130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="585504041" name="Picture"/>
+                                <pic:cNvPr id="990689130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040584127" name="Picture">
+                        <wp:docPr id="1611264537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040584127" name="Picture"/>
+                                <pic:cNvPr id="1611264537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719184741" name="Picture">
+                        <wp:docPr id="697630955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719184741" name="Picture"/>
+                                <pic:cNvPr id="697630955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846072749" name="Picture">
+                        <wp:docPr id="1624706139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846072749" name="Picture"/>
+                                <pic:cNvPr id="1624706139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045915870" name="Picture">
+                        <wp:docPr id="650043118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045915870" name="Picture"/>
+                                <pic:cNvPr id="650043118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972533028" name="Picture">
+                        <wp:docPr id="508139318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972533028" name="Picture"/>
+                                <pic:cNvPr id="508139318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314308649" name="Picture">
+                        <wp:docPr id="794189558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314308649" name="Picture"/>
+                                <pic:cNvPr id="794189558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958232297" name="Picture">
+                        <wp:docPr id="1928707950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958232297" name="Picture"/>
+                                <pic:cNvPr id="1928707950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507556904" name="Picture">
+                        <wp:docPr id="541761682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507556904" name="Picture"/>
+                                <pic:cNvPr id="541761682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="936017934" name="Picture">
+                        <wp:docPr id="1292642756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="936017934" name="Picture"/>
+                                <pic:cNvPr id="1292642756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210961651" name="Picture">
+                        <wp:docPr id="1485088785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210961651" name="Picture"/>
+                                <pic:cNvPr id="1485088785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866084958" name="Picture">
+                  <wp:docPr id="1573980341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866084958" name="Picture"/>
+                          <pic:cNvPr id="1573980341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794545272" name="Picture">
+                  <wp:docPr id="2069646727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794545272" name="Picture"/>
+                          <pic:cNvPr id="2069646727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165254926" name="Picture">
+                  <wp:docPr id="670075711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165254926" name="Picture"/>
+                          <pic:cNvPr id="670075711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761705502" name="Picture">
+                  <wp:docPr id="1586239509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761705502" name="Picture"/>
+                          <pic:cNvPr id="1586239509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756862509" name="Picture">
+                  <wp:docPr id="577253386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756862509" name="Picture"/>
+                          <pic:cNvPr id="577253386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269602966" name="Picture">
+                  <wp:docPr id="1801787049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269602966" name="Picture"/>
+                          <pic:cNvPr id="1801787049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865472708" name="Picture">
+                        <wp:docPr id="52465165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865472708" name="Picture"/>
+                                <pic:cNvPr id="52465165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779084167" name="Picture">
+                  <wp:docPr id="1554614584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779084167" name="Picture"/>
+                          <pic:cNvPr id="1554614584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011020418" name="Picture">
+                  <wp:docPr id="234677175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011020418" name="Picture"/>
+                          <pic:cNvPr id="234677175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508735047" name="Picture">
+                  <wp:docPr id="170611939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508735047" name="Picture"/>
+                          <pic:cNvPr id="170611939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869738869" name="Picture">
+                  <wp:docPr id="1937789332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869738869" name="Picture"/>
+                          <pic:cNvPr id="1937789332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256924585" name="Picture">
+                  <wp:docPr id="776405900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256924585" name="Picture"/>
+                          <pic:cNvPr id="776405900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965123763" name="Picture">
+                  <wp:docPr id="1596779807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965123763" name="Picture"/>
+                          <pic:cNvPr id="1596779807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478118067" name="Picture">
+                        <wp:docPr id="1076022386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478118067" name="Picture"/>
+                                <pic:cNvPr id="1076022386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480060927" name="Picture">
+                  <wp:docPr id="1583809917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480060927" name="Picture"/>
+                          <pic:cNvPr id="1583809917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047680906" name="Picture">
+                  <wp:docPr id="1749163866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047680906" name="Picture"/>
+                          <pic:cNvPr id="1749163866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988966712" name="Picture">
+                  <wp:docPr id="538434968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988966712" name="Picture"/>
+                          <pic:cNvPr id="538434968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720865584" name="Picture">
+                  <wp:docPr id="813036992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720865584" name="Picture"/>
+                          <pic:cNvPr id="813036992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702296819" name="Picture">
+                  <wp:docPr id="70435338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702296819" name="Picture"/>
+                          <pic:cNvPr id="70435338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704868733" name="Picture">
+                  <wp:docPr id="604672062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704868733" name="Picture"/>
+                          <pic:cNvPr id="604672062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="498261067" name="Picture">
+                        <wp:docPr id="748819745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="498261067" name="Picture"/>
+                                <pic:cNvPr id="748819745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413222863" name="Picture">
+                  <wp:docPr id="2034388453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413222863" name="Picture"/>
+                          <pic:cNvPr id="2034388453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788458573" name="Picture">
+                  <wp:docPr id="1780969852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788458573" name="Picture"/>
+                          <pic:cNvPr id="1780969852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631743953" name="Picture">
+                  <wp:docPr id="1452304900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631743953" name="Picture"/>
+                          <pic:cNvPr id="1452304900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924700162" name="Picture">
+                  <wp:docPr id="101654534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924700162" name="Picture"/>
+                          <pic:cNvPr id="101654534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429500870" name="Picture">
+                  <wp:docPr id="1475484970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429500870" name="Picture"/>
+                          <pic:cNvPr id="1475484970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670736982" name="Picture">
+                  <wp:docPr id="40344986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670736982" name="Picture"/>
+                          <pic:cNvPr id="40344986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996770873" name="Picture">
+                  <wp:docPr id="154501470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996770873" name="Picture"/>
+                          <pic:cNvPr id="154501470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948959780" name="Picture">
+                  <wp:docPr id="1306834383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948959780" name="Picture"/>
+                          <pic:cNvPr id="1306834383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484730485" name="Picture">
+                  <wp:docPr id="1734572931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484730485" name="Picture"/>
+                          <pic:cNvPr id="1734572931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546468869" name="Picture">
+                        <wp:docPr id="1010671917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546468869" name="Picture"/>
+                                <pic:cNvPr id="1010671917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673866299" name="Picture">
+                  <wp:docPr id="1090415178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673866299" name="Picture"/>
+                          <pic:cNvPr id="1090415178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468271629" name="Picture">
+                  <wp:docPr id="1077717152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468271629" name="Picture"/>
+                          <pic:cNvPr id="1077717152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064134349" name="Picture">
+                  <wp:docPr id="1081129787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064134349" name="Picture"/>
+                          <pic:cNvPr id="1081129787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141164683" name="Picture">
+                  <wp:docPr id="2044885048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141164683" name="Picture"/>
+                          <pic:cNvPr id="2044885048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964364833" name="Picture">
+                  <wp:docPr id="785518174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964364833" name="Picture"/>
+                          <pic:cNvPr id="785518174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898403494" name="Picture">
+                  <wp:docPr id="217687525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898403494" name="Picture"/>
+                          <pic:cNvPr id="217687525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="408189488" name="Picture">
+                        <wp:docPr id="1056676014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="408189488" name="Picture"/>
+                                <pic:cNvPr id="1056676014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401789946" name="Picture">
+                  <wp:docPr id="2146227225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401789946" name="Picture"/>
+                          <pic:cNvPr id="2146227225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950895676" name="Picture">
+                  <wp:docPr id="1917894676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950895676" name="Picture"/>
+                          <pic:cNvPr id="1917894676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503274083" name="Picture">
+                  <wp:docPr id="2122437691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503274083" name="Picture"/>
+                          <pic:cNvPr id="2122437691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>