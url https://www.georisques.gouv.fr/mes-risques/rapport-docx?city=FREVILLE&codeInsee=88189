--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554128471" name="Picture">
+                  <wp:docPr id="1509542549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554128471" name="Picture"/>
+                          <pic:cNvPr id="1509542549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553105273" name="Picture">
+                  <wp:docPr id="1417819061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553105273" name="Picture"/>
+                          <pic:cNvPr id="1417819061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1088397805" name="Picture">
+                        <wp:docPr id="2112536365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1088397805" name="Picture"/>
+                                <pic:cNvPr id="2112536365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042339839" name="Picture">
+                  <wp:docPr id="529495347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042339839" name="Picture"/>
+                          <pic:cNvPr id="529495347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403109368" name="Picture">
+                  <wp:docPr id="100647213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403109368" name="Picture"/>
+                          <pic:cNvPr id="100647213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206865780" name="Picture">
+                  <wp:docPr id="1917839106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206865780" name="Picture"/>
+                          <pic:cNvPr id="1917839106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286443448" name="Picture">
+                  <wp:docPr id="998804751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286443448" name="Picture"/>
+                          <pic:cNvPr id="998804751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723868308" name="Picture">
+                  <wp:docPr id="2073178865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723868308" name="Picture"/>
+                          <pic:cNvPr id="2073178865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014043170" name="Picture">
+                        <wp:docPr id="404306005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014043170" name="Picture"/>
+                                <pic:cNvPr id="404306005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1454737666" name="Picture">
+                        <wp:docPr id="1420923629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1454737666" name="Picture"/>
+                                <pic:cNvPr id="1420923629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502824491" name="Picture">
+                        <wp:docPr id="519229888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502824491" name="Picture"/>
+                                <pic:cNvPr id="519229888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747912786" name="Picture">
+                        <wp:docPr id="585441149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747912786" name="Picture"/>
+                                <pic:cNvPr id="585441149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="990689130" name="Picture">
+                        <wp:docPr id="498161866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="990689130" name="Picture"/>
+                                <pic:cNvPr id="498161866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611264537" name="Picture">
+                        <wp:docPr id="1693762508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611264537" name="Picture"/>
+                                <pic:cNvPr id="1693762508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="697630955" name="Picture">
+                        <wp:docPr id="1747915575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="697630955" name="Picture"/>
+                                <pic:cNvPr id="1747915575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1624706139" name="Picture">
+                        <wp:docPr id="1434726157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1624706139" name="Picture"/>
+                                <pic:cNvPr id="1434726157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="650043118" name="Picture">
+                        <wp:docPr id="581727985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="650043118" name="Picture"/>
+                                <pic:cNvPr id="581727985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508139318" name="Picture">
+                        <wp:docPr id="782472708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508139318" name="Picture"/>
+                                <pic:cNvPr id="782472708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794189558" name="Picture">
+                        <wp:docPr id="90894440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794189558" name="Picture"/>
+                                <pic:cNvPr id="90894440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928707950" name="Picture">
+                        <wp:docPr id="495429725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928707950" name="Picture"/>
+                                <pic:cNvPr id="495429725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="541761682" name="Picture">
+                        <wp:docPr id="831827643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="541761682" name="Picture"/>
+                                <pic:cNvPr id="831827643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1292642756" name="Picture">
+                        <wp:docPr id="349862405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1292642756" name="Picture"/>
+                                <pic:cNvPr id="349862405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485088785" name="Picture">
+                        <wp:docPr id="126332671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485088785" name="Picture"/>
+                                <pic:cNvPr id="126332671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573980341" name="Picture">
+                  <wp:docPr id="636113913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573980341" name="Picture"/>
+                          <pic:cNvPr id="636113913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069646727" name="Picture">
+                  <wp:docPr id="1091922710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069646727" name="Picture"/>
+                          <pic:cNvPr id="1091922710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670075711" name="Picture">
+                  <wp:docPr id="91601382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670075711" name="Picture"/>
+                          <pic:cNvPr id="91601382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586239509" name="Picture">
+                  <wp:docPr id="363754384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586239509" name="Picture"/>
+                          <pic:cNvPr id="363754384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577253386" name="Picture">
+                  <wp:docPr id="1109341273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577253386" name="Picture"/>
+                          <pic:cNvPr id="1109341273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801787049" name="Picture">
+                  <wp:docPr id="2030430878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801787049" name="Picture"/>
+                          <pic:cNvPr id="2030430878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52465165" name="Picture">
+                        <wp:docPr id="57263893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52465165" name="Picture"/>
+                                <pic:cNvPr id="57263893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554614584" name="Picture">
+                  <wp:docPr id="1873340235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554614584" name="Picture"/>
+                          <pic:cNvPr id="1873340235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234677175" name="Picture">
+                  <wp:docPr id="985096604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234677175" name="Picture"/>
+                          <pic:cNvPr id="985096604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170611939" name="Picture">
+                  <wp:docPr id="1999325360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170611939" name="Picture"/>
+                          <pic:cNvPr id="1999325360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937789332" name="Picture">
+                  <wp:docPr id="1117478270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937789332" name="Picture"/>
+                          <pic:cNvPr id="1117478270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776405900" name="Picture">
+                  <wp:docPr id="1475253644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776405900" name="Picture"/>
+                          <pic:cNvPr id="1475253644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596779807" name="Picture">
+                  <wp:docPr id="1866949629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596779807" name="Picture"/>
+                          <pic:cNvPr id="1866949629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076022386" name="Picture">
+                        <wp:docPr id="845745731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076022386" name="Picture"/>
+                                <pic:cNvPr id="845745731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583809917" name="Picture">
+                  <wp:docPr id="732062504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583809917" name="Picture"/>
+                          <pic:cNvPr id="732062504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749163866" name="Picture">
+                  <wp:docPr id="1982175932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749163866" name="Picture"/>
+                          <pic:cNvPr id="1982175932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538434968" name="Picture">
+                  <wp:docPr id="1090897790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538434968" name="Picture"/>
+                          <pic:cNvPr id="1090897790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813036992" name="Picture">
+                  <wp:docPr id="555088286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813036992" name="Picture"/>
+                          <pic:cNvPr id="555088286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70435338" name="Picture">
+                  <wp:docPr id="1254359571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70435338" name="Picture"/>
+                          <pic:cNvPr id="1254359571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604672062" name="Picture">
+                  <wp:docPr id="1850118223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604672062" name="Picture"/>
+                          <pic:cNvPr id="1850118223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="748819745" name="Picture">
+                        <wp:docPr id="933551481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="748819745" name="Picture"/>
+                                <pic:cNvPr id="933551481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034388453" name="Picture">
+                  <wp:docPr id="1457637347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034388453" name="Picture"/>
+                          <pic:cNvPr id="1457637347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780969852" name="Picture">
+                  <wp:docPr id="1820471410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780969852" name="Picture"/>
+                          <pic:cNvPr id="1820471410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452304900" name="Picture">
+                  <wp:docPr id="2111596430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452304900" name="Picture"/>
+                          <pic:cNvPr id="2111596430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101654534" name="Picture">
+                  <wp:docPr id="1683763514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101654534" name="Picture"/>
+                          <pic:cNvPr id="1683763514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475484970" name="Picture">
+                  <wp:docPr id="421563491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475484970" name="Picture"/>
+                          <pic:cNvPr id="421563491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40344986" name="Picture">
+                  <wp:docPr id="123627742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40344986" name="Picture"/>
+                          <pic:cNvPr id="123627742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154501470" name="Picture">
+                  <wp:docPr id="1110024100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154501470" name="Picture"/>
+                          <pic:cNvPr id="1110024100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306834383" name="Picture">
+                  <wp:docPr id="312731224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306834383" name="Picture"/>
+                          <pic:cNvPr id="312731224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734572931" name="Picture">
+                  <wp:docPr id="750708184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734572931" name="Picture"/>
+                          <pic:cNvPr id="750708184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010671917" name="Picture">
+                        <wp:docPr id="589709313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010671917" name="Picture"/>
+                                <pic:cNvPr id="589709313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090415178" name="Picture">
+                  <wp:docPr id="2028855704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090415178" name="Picture"/>
+                          <pic:cNvPr id="2028855704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077717152" name="Picture">
+                  <wp:docPr id="1262856827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077717152" name="Picture"/>
+                          <pic:cNvPr id="1262856827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081129787" name="Picture">
+                  <wp:docPr id="561325291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081129787" name="Picture"/>
+                          <pic:cNvPr id="561325291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044885048" name="Picture">
+                  <wp:docPr id="1795870716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044885048" name="Picture"/>
+                          <pic:cNvPr id="1795870716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785518174" name="Picture">
+                  <wp:docPr id="835386093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785518174" name="Picture"/>
+                          <pic:cNvPr id="835386093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217687525" name="Picture">
+                  <wp:docPr id="1226711460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217687525" name="Picture"/>
+                          <pic:cNvPr id="1226711460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1056676014" name="Picture">
+                        <wp:docPr id="1162298610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1056676014" name="Picture"/>
+                                <pic:cNvPr id="1162298610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146227225" name="Picture">
+                  <wp:docPr id="2104250111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146227225" name="Picture"/>
+                          <pic:cNvPr id="2104250111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917894676" name="Picture">
+                  <wp:docPr id="2134146269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917894676" name="Picture"/>
+                          <pic:cNvPr id="2134146269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122437691" name="Picture">
+                  <wp:docPr id="969424848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122437691" name="Picture"/>
+                          <pic:cNvPr id="969424848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>