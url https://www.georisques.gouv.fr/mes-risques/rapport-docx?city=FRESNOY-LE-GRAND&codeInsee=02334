--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891468574" name="Picture">
+                  <wp:docPr id="1206086974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891468574" name="Picture"/>
+                          <pic:cNvPr id="1206086974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2147233721" name="Picture">
+                  <wp:docPr id="1254682223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2147233721" name="Picture"/>
+                          <pic:cNvPr id="1254682223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532487310" name="Picture">
+                        <wp:docPr id="588306723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532487310" name="Picture"/>
+                                <pic:cNvPr id="588306723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554038865" name="Picture">
+                  <wp:docPr id="1276347238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554038865" name="Picture"/>
+                          <pic:cNvPr id="1276347238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165866630" name="Picture">
+                  <wp:docPr id="1302796616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165866630" name="Picture"/>
+                          <pic:cNvPr id="1302796616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298127278" name="Picture">
+                  <wp:docPr id="114677917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298127278" name="Picture"/>
+                          <pic:cNvPr id="114677917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745382137" name="Picture">
+                  <wp:docPr id="1886553442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745382137" name="Picture"/>
+                          <pic:cNvPr id="1886553442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664748550" name="Picture">
+                  <wp:docPr id="1785994738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664748550" name="Picture"/>
+                          <pic:cNvPr id="1785994738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="330325115" name="Picture">
+                        <wp:docPr id="491569544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="330325115" name="Picture"/>
+                                <pic:cNvPr id="491569544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158698627" name="Picture">
+                        <wp:docPr id="737579261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158698627" name="Picture"/>
+                                <pic:cNvPr id="737579261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="410269593" name="Picture">
+                        <wp:docPr id="789355524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="410269593" name="Picture"/>
+                                <pic:cNvPr id="789355524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966829605" name="Picture">
+                        <wp:docPr id="1111943823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966829605" name="Picture"/>
+                                <pic:cNvPr id="1111943823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="660103892" name="Picture">
+                        <wp:docPr id="684708510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="660103892" name="Picture"/>
+                                <pic:cNvPr id="684708510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1575857628" name="Picture">
+                        <wp:docPr id="1449133144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1575857628" name="Picture"/>
+                                <pic:cNvPr id="1449133144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1194220598" name="Picture">
+                        <wp:docPr id="834027002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1194220598" name="Picture"/>
+                                <pic:cNvPr id="834027002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139491306" name="Picture">
+                        <wp:docPr id="553037988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139491306" name="Picture"/>
+                                <pic:cNvPr id="553037988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425339518" name="Picture">
+                        <wp:docPr id="880503222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425339518" name="Picture"/>
+                                <pic:cNvPr id="880503222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="725647778" name="Picture">
+                        <wp:docPr id="857930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="725647778" name="Picture"/>
+                                <pic:cNvPr id="857930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1824904440" name="Picture">
+                        <wp:docPr id="559890962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1824904440" name="Picture"/>
+                                <pic:cNvPr id="559890962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450324087" name="Picture">
+                        <wp:docPr id="81638320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450324087" name="Picture"/>
+                                <pic:cNvPr id="81638320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704420735" name="Picture">
+                        <wp:docPr id="2098264220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704420735" name="Picture"/>
+                                <pic:cNvPr id="2098264220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1205738275" name="Picture">
+                        <wp:docPr id="889452871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1205738275" name="Picture"/>
+                                <pic:cNvPr id="889452871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629981993" name="Picture">
+                        <wp:docPr id="520477435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629981993" name="Picture"/>
+                                <pic:cNvPr id="520477435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041361630" name="Picture">
+                  <wp:docPr id="2117021891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041361630" name="Picture"/>
+                          <pic:cNvPr id="2117021891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903522080" name="Picture">
+                  <wp:docPr id="1383637209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903522080" name="Picture"/>
+                          <pic:cNvPr id="1383637209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253659317" name="Picture">
+                  <wp:docPr id="144108894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253659317" name="Picture"/>
+                          <pic:cNvPr id="144108894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69277904" name="Picture">
+                  <wp:docPr id="546747359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69277904" name="Picture"/>
+                          <pic:cNvPr id="546747359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042729242" name="Picture">
+                  <wp:docPr id="2052982935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042729242" name="Picture"/>
+                          <pic:cNvPr id="2052982935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142634039" name="Picture">
+                  <wp:docPr id="1736932827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142634039" name="Picture"/>
+                          <pic:cNvPr id="1736932827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="983925205" name="Picture">
+                        <wp:docPr id="826193892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="983925205" name="Picture"/>
+                                <pic:cNvPr id="826193892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="892495499" name="Picture">
+                        <wp:docPr id="2081682780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="892495499" name="Picture"/>
+                                <pic:cNvPr id="2081682780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711836916" name="Picture">
+                  <wp:docPr id="575742018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711836916" name="Picture"/>
+                          <pic:cNvPr id="575742018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501677947" name="Picture">
+                  <wp:docPr id="2091852653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501677947" name="Picture"/>
+                          <pic:cNvPr id="2091852653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994493554" name="Picture">
+                  <wp:docPr id="536182961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994493554" name="Picture"/>
+                          <pic:cNvPr id="536182961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068053751" name="Picture">
+                  <wp:docPr id="581177707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068053751" name="Picture"/>
+                          <pic:cNvPr id="581177707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820232288" name="Picture">
+                  <wp:docPr id="22175662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820232288" name="Picture"/>
+                          <pic:cNvPr id="22175662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699877289" name="Picture">
+                  <wp:docPr id="1339559566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699877289" name="Picture"/>
+                          <pic:cNvPr id="1339559566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24729,57 +24729,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="212374590" name="Picture">
+                        <wp:docPr id="72349376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="212374590" name="Picture"/>
+                                <pic:cNvPr id="72349376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25704,57 +25704,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1216285503" name="Picture">
+                        <wp:docPr id="985006450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1216285503" name="Picture"/>
+                                <pic:cNvPr id="985006450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27093,57 +27093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4091754" name="Picture">
+                  <wp:docPr id="1093933330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4091754" name="Picture"/>
+                          <pic:cNvPr id="1093933330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27182,57 +27182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775222013" name="Picture">
+                  <wp:docPr id="731358305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775222013" name="Picture"/>
+                          <pic:cNvPr id="731358305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27826,57 +27826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503419623" name="Picture">
+                  <wp:docPr id="1627970526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503419623" name="Picture"/>
+                          <pic:cNvPr id="1627970526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28824,57 +28824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149379635" name="Picture">
+                  <wp:docPr id="788668277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149379635" name="Picture"/>
+                          <pic:cNvPr id="788668277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28927,57 +28927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317338312" name="Picture">
+                  <wp:docPr id="420213596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317338312" name="Picture"/>
+                          <pic:cNvPr id="420213596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30304,57 +30304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69686563" name="Picture">
+                  <wp:docPr id="1652172104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69686563" name="Picture"/>
+                          <pic:cNvPr id="1652172104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31447,57 +31447,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="321334319" name="Picture">
+                        <wp:docPr id="1290454999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="321334319" name="Picture"/>
+                                <pic:cNvPr id="1290454999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32808,57 +32808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756542757" name="Picture">
+                  <wp:docPr id="2131360615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756542757" name="Picture"/>
+                          <pic:cNvPr id="2131360615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32897,57 +32897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611060055" name="Picture">
+                  <wp:docPr id="917993509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611060055" name="Picture"/>
+                          <pic:cNvPr id="917993509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33541,57 +33541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339958524" name="Picture">
+                  <wp:docPr id="738056358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339958524" name="Picture"/>
+                          <pic:cNvPr id="738056358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34539,57 +34539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034675044" name="Picture">
+                  <wp:docPr id="1677554130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034675044" name="Picture"/>
+                          <pic:cNvPr id="1677554130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34642,57 +34642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101354958" name="Picture">
+                  <wp:docPr id="1123138476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101354958" name="Picture"/>
+                          <pic:cNvPr id="1123138476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36019,57 +36019,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446926554" name="Picture">
+                  <wp:docPr id="1505582153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446926554" name="Picture"/>
+                          <pic:cNvPr id="1505582153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37162,57 +37162,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418475708" name="Picture">
+                        <wp:docPr id="1841752009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418475708" name="Picture"/>
+                                <pic:cNvPr id="1841752009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38530,57 +38530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150074420" name="Picture">
+                  <wp:docPr id="1009708111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150074420" name="Picture"/>
+                          <pic:cNvPr id="1009708111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38619,57 +38619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032676430" name="Picture">
+                  <wp:docPr id="1712110764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032676430" name="Picture"/>
+                          <pic:cNvPr id="1712110764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39251,57 +39251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329371706" name="Picture">
+                  <wp:docPr id="1839518352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329371706" name="Picture"/>
+                          <pic:cNvPr id="1839518352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40195,57 +40195,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289007551" name="Picture">
+                  <wp:docPr id="273607170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289007551" name="Picture"/>
+                          <pic:cNvPr id="273607170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40307,57 +40307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797725823" name="Picture">
+                  <wp:docPr id="180684180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797725823" name="Picture"/>
+                          <pic:cNvPr id="180684180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41966,57 +41966,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029513272" name="Picture">
+                  <wp:docPr id="711222328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029513272" name="Picture"/>
+                          <pic:cNvPr id="711222328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43145,57 +43145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426657677" name="Picture">
+                  <wp:docPr id="1480783565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426657677" name="Picture"/>
+                          <pic:cNvPr id="1480783565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43225,57 +43225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190894647" name="Picture">
+                  <wp:docPr id="1496860833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190894647" name="Picture"/>
+                          <pic:cNvPr id="1496860833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43713,57 +43713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519793660" name="Picture">
+                  <wp:docPr id="197963398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519793660" name="Picture"/>
+                          <pic:cNvPr id="197963398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>