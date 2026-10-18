--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666416309" name="Picture">
+                  <wp:docPr id="1429070757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666416309" name="Picture"/>
+                          <pic:cNvPr id="1429070757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4163220" name="Picture">
+                  <wp:docPr id="411342962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4163220" name="Picture"/>
+                          <pic:cNvPr id="411342962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="176659775" name="Picture">
+                        <wp:docPr id="203477422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="176659775" name="Picture"/>
+                                <pic:cNvPr id="203477422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502302276" name="Picture">
+                  <wp:docPr id="419714120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502302276" name="Picture"/>
+                          <pic:cNvPr id="419714120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605600519" name="Picture">
+                  <wp:docPr id="165905543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605600519" name="Picture"/>
+                          <pic:cNvPr id="165905543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88152527" name="Picture">
+                  <wp:docPr id="412556209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88152527" name="Picture"/>
+                          <pic:cNvPr id="412556209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214442163" name="Picture">
+                  <wp:docPr id="1326220085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214442163" name="Picture"/>
+                          <pic:cNvPr id="1326220085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982612484" name="Picture">
+                  <wp:docPr id="1108635424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982612484" name="Picture"/>
+                          <pic:cNvPr id="1108635424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877057147" name="Picture">
+                        <wp:docPr id="1065256001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877057147" name="Picture"/>
+                                <pic:cNvPr id="1065256001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903255231" name="Picture">
+                        <wp:docPr id="1128093809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903255231" name="Picture"/>
+                                <pic:cNvPr id="1128093809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="635355135" name="Picture">
+                        <wp:docPr id="1800611919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="635355135" name="Picture"/>
+                                <pic:cNvPr id="1800611919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1904579256" name="Picture">
+                        <wp:docPr id="945150550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1904579256" name="Picture"/>
+                                <pic:cNvPr id="945150550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154910145" name="Picture">
+                        <wp:docPr id="301720115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154910145" name="Picture"/>
+                                <pic:cNvPr id="301720115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1243691348" name="Picture">
+                        <wp:docPr id="909561278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1243691348" name="Picture"/>
+                                <pic:cNvPr id="909561278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="45200553" name="Picture">
+                        <wp:docPr id="1343355617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="45200553" name="Picture"/>
+                                <pic:cNvPr id="1343355617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183353672" name="Picture">
+                        <wp:docPr id="660876146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183353672" name="Picture"/>
+                                <pic:cNvPr id="660876146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743957216" name="Picture">
+                        <wp:docPr id="447342371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743957216" name="Picture"/>
+                                <pic:cNvPr id="447342371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865124131" name="Picture">
+                        <wp:docPr id="2004983928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865124131" name="Picture"/>
+                                <pic:cNvPr id="2004983928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1965280670" name="Picture">
+                        <wp:docPr id="1021364600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1965280670" name="Picture"/>
+                                <pic:cNvPr id="1021364600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="459431313" name="Picture">
+                        <wp:docPr id="160828523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="459431313" name="Picture"/>
+                                <pic:cNvPr id="160828523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507708389" name="Picture">
+                        <wp:docPr id="1654902070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507708389" name="Picture"/>
+                                <pic:cNvPr id="1654902070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1615503319" name="Picture">
+                        <wp:docPr id="436176614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1615503319" name="Picture"/>
+                                <pic:cNvPr id="436176614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="969969515" name="Picture">
+                        <wp:docPr id="1801636347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="969969515" name="Picture"/>
+                                <pic:cNvPr id="1801636347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124301010" name="Picture">
+                  <wp:docPr id="1286309858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124301010" name="Picture"/>
+                          <pic:cNvPr id="1286309858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800135060" name="Picture">
+                  <wp:docPr id="1781310889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800135060" name="Picture"/>
+                          <pic:cNvPr id="1781310889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328470382" name="Picture">
+                  <wp:docPr id="571637860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328470382" name="Picture"/>
+                          <pic:cNvPr id="571637860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361208115" name="Picture">
+                  <wp:docPr id="1003846345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361208115" name="Picture"/>
+                          <pic:cNvPr id="1003846345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115264472" name="Picture">
+                  <wp:docPr id="980222782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115264472" name="Picture"/>
+                          <pic:cNvPr id="980222782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83557880" name="Picture">
+                  <wp:docPr id="1472211042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83557880" name="Picture"/>
+                          <pic:cNvPr id="1472211042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1172712687" name="Picture">
+                        <wp:docPr id="1331169224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1172712687" name="Picture"/>
+                                <pic:cNvPr id="1331169224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494665705" name="Picture">
+                        <wp:docPr id="1298699340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494665705" name="Picture"/>
+                                <pic:cNvPr id="1298699340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20346,57 +20346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549490775" name="Picture">
+                  <wp:docPr id="1247837324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549490775" name="Picture"/>
+                          <pic:cNvPr id="1247837324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806246182" name="Picture">
+                  <wp:docPr id="24530372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806246182" name="Picture"/>
+                          <pic:cNvPr id="24530372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +21079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597544783" name="Picture">
+                  <wp:docPr id="146105170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597544783" name="Picture"/>
+                          <pic:cNvPr id="146105170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +22077,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492386633" name="Picture">
+                  <wp:docPr id="760134581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492386633" name="Picture"/>
+                          <pic:cNvPr id="760134581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22180,57 +22180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55005561" name="Picture">
+                  <wp:docPr id="1155144981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55005561" name="Picture"/>
+                          <pic:cNvPr id="1155144981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23561,57 +23561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208858034" name="Picture">
+                  <wp:docPr id="1092310074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208858034" name="Picture"/>
+                          <pic:cNvPr id="1092310074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24704,57 +24704,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615985870" name="Picture">
+                        <wp:docPr id="2092355524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615985870" name="Picture"/>
+                                <pic:cNvPr id="2092355524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26093,57 +26093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20100047" name="Picture">
+                  <wp:docPr id="1738010348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20100047" name="Picture"/>
+                          <pic:cNvPr id="1738010348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26182,57 +26182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766230750" name="Picture">
+                  <wp:docPr id="803430251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766230750" name="Picture"/>
+                          <pic:cNvPr id="803430251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26826,57 +26826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787378946" name="Picture">
+                  <wp:docPr id="545523738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787378946" name="Picture"/>
+                          <pic:cNvPr id="545523738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852269441" name="Picture">
+                  <wp:docPr id="1548988912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852269441" name="Picture"/>
+                          <pic:cNvPr id="1548988912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27927,57 +27927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437807681" name="Picture">
+                  <wp:docPr id="1021853365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437807681" name="Picture"/>
+                          <pic:cNvPr id="1021853365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29304,57 +29304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348273080" name="Picture">
+                  <wp:docPr id="1553379554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348273080" name="Picture"/>
+                          <pic:cNvPr id="1553379554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30447,57 +30447,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232584416" name="Picture">
+                        <wp:docPr id="891562927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232584416" name="Picture"/>
+                                <pic:cNvPr id="891562927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31808,57 +31808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291669903" name="Picture">
+                  <wp:docPr id="1557961801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291669903" name="Picture"/>
+                          <pic:cNvPr id="1557961801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31897,57 +31897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819319203" name="Picture">
+                  <wp:docPr id="1278761769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819319203" name="Picture"/>
+                          <pic:cNvPr id="1278761769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32541,57 +32541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70756262" name="Picture">
+                  <wp:docPr id="30560140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70756262" name="Picture"/>
+                          <pic:cNvPr id="30560140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803976754" name="Picture">
+                  <wp:docPr id="1578162518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803976754" name="Picture"/>
+                          <pic:cNvPr id="1578162518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33642,57 +33642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046284355" name="Picture">
+                  <wp:docPr id="1087324655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046284355" name="Picture"/>
+                          <pic:cNvPr id="1087324655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35019,57 +35019,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465800180" name="Picture">
+                  <wp:docPr id="81822707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465800180" name="Picture"/>
+                          <pic:cNvPr id="81822707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36162,57 +36162,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325177641" name="Picture">
+                        <wp:docPr id="1098860743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325177641" name="Picture"/>
+                                <pic:cNvPr id="1098860743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37530,57 +37530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894991845" name="Picture">
+                  <wp:docPr id="1460653810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894991845" name="Picture"/>
+                          <pic:cNvPr id="1460653810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37619,57 +37619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674044670" name="Picture">
+                  <wp:docPr id="1812831652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674044670" name="Picture"/>
+                          <pic:cNvPr id="1812831652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38251,57 +38251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865737669" name="Picture">
+                  <wp:docPr id="686363793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865737669" name="Picture"/>
+                          <pic:cNvPr id="686363793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39195,57 +39195,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213691425" name="Picture">
+                  <wp:docPr id="745973444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213691425" name="Picture"/>
+                          <pic:cNvPr id="745973444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39307,57 +39307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104361869" name="Picture">
+                  <wp:docPr id="1906716116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104361869" name="Picture"/>
+                          <pic:cNvPr id="1906716116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40966,57 +40966,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860203662" name="Picture">
+                  <wp:docPr id="1699301861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860203662" name="Picture"/>
+                          <pic:cNvPr id="1699301861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42145,57 +42145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941014733" name="Picture">
+                  <wp:docPr id="1694632660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941014733" name="Picture"/>
+                          <pic:cNvPr id="1694632660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42225,57 +42225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852398085" name="Picture">
+                  <wp:docPr id="129467944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852398085" name="Picture"/>
+                          <pic:cNvPr id="129467944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42713,57 +42713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478188365" name="Picture">
+                  <wp:docPr id="30262715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478188365" name="Picture"/>
+                          <pic:cNvPr id="30262715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>