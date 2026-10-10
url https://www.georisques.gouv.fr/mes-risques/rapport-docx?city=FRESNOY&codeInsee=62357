--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656550661" name="Picture">
+                  <wp:docPr id="2134359487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656550661" name="Picture"/>
+                          <pic:cNvPr id="2134359487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304468695" name="Picture">
+                  <wp:docPr id="802458247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304468695" name="Picture"/>
+                          <pic:cNvPr id="802458247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="575808795" name="Picture">
+                        <wp:docPr id="898574842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="575808795" name="Picture"/>
+                                <pic:cNvPr id="898574842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688983688" name="Picture">
+                  <wp:docPr id="993590956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688983688" name="Picture"/>
+                          <pic:cNvPr id="993590956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435436149" name="Picture">
+                  <wp:docPr id="502735771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435436149" name="Picture"/>
+                          <pic:cNvPr id="502735771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838780592" name="Picture">
+                  <wp:docPr id="630199583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838780592" name="Picture"/>
+                          <pic:cNvPr id="630199583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459472183" name="Picture">
+                  <wp:docPr id="507273699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459472183" name="Picture"/>
+                          <pic:cNvPr id="507273699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131643540" name="Picture">
+                  <wp:docPr id="1320206391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131643540" name="Picture"/>
+                          <pic:cNvPr id="1320206391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="428866585" name="Picture">
+                        <wp:docPr id="1134536294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="428866585" name="Picture"/>
+                                <pic:cNvPr id="1134536294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619786155" name="Picture">
+                        <wp:docPr id="1274100179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619786155" name="Picture"/>
+                                <pic:cNvPr id="1274100179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693981750" name="Picture">
+                        <wp:docPr id="1108935795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693981750" name="Picture"/>
+                                <pic:cNvPr id="1108935795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1737388748" name="Picture">
+                        <wp:docPr id="148901010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1737388748" name="Picture"/>
+                                <pic:cNvPr id="148901010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869747329" name="Picture">
+                        <wp:docPr id="220116227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869747329" name="Picture"/>
+                                <pic:cNvPr id="220116227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206827139" name="Picture">
+                        <wp:docPr id="852721393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206827139" name="Picture"/>
+                                <pic:cNvPr id="852721393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384754785" name="Picture">
+                        <wp:docPr id="682661441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384754785" name="Picture"/>
+                                <pic:cNvPr id="682661441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="675827900" name="Picture">
+                        <wp:docPr id="753277439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="675827900" name="Picture"/>
+                                <pic:cNvPr id="753277439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802297142" name="Picture">
+                        <wp:docPr id="60611752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802297142" name="Picture"/>
+                                <pic:cNvPr id="60611752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851565478" name="Picture">
+                        <wp:docPr id="323867386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851565478" name="Picture"/>
+                                <pic:cNvPr id="323867386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158620986" name="Picture">
+                        <wp:docPr id="2132844947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158620986" name="Picture"/>
+                                <pic:cNvPr id="2132844947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="262489197" name="Picture">
+                        <wp:docPr id="337706345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="262489197" name="Picture"/>
+                                <pic:cNvPr id="337706345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1290317931" name="Picture">
+                        <wp:docPr id="178143277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1290317931" name="Picture"/>
+                                <pic:cNvPr id="178143277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1216904588" name="Picture">
+                        <wp:docPr id="1906734218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1216904588" name="Picture"/>
+                                <pic:cNvPr id="1906734218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="458288391" name="Picture">
+                        <wp:docPr id="1067943177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="458288391" name="Picture"/>
+                                <pic:cNvPr id="1067943177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516574754" name="Picture">
+                  <wp:docPr id="2140908777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516574754" name="Picture"/>
+                          <pic:cNvPr id="2140908777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957621929" name="Picture">
+                  <wp:docPr id="1843567016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957621929" name="Picture"/>
+                          <pic:cNvPr id="1843567016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614167151" name="Picture">
+                  <wp:docPr id="2143296562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614167151" name="Picture"/>
+                          <pic:cNvPr id="2143296562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58315119" name="Picture">
+                  <wp:docPr id="2068948462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58315119" name="Picture"/>
+                          <pic:cNvPr id="2068948462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489149084" name="Picture">
+                  <wp:docPr id="1115941903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489149084" name="Picture"/>
+                          <pic:cNvPr id="1115941903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854496412" name="Picture">
+                  <wp:docPr id="26873376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854496412" name="Picture"/>
+                          <pic:cNvPr id="26873376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500092047" name="Picture">
+                        <wp:docPr id="1513265684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500092047" name="Picture"/>
+                                <pic:cNvPr id="1513265684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731438499" name="Picture">
+                        <wp:docPr id="2030510667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731438499" name="Picture"/>
+                                <pic:cNvPr id="2030510667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20146,57 +20146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723857453" name="Picture">
+                  <wp:docPr id="1910829506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723857453" name="Picture"/>
+                          <pic:cNvPr id="1910829506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20235,57 +20235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012056525" name="Picture">
+                  <wp:docPr id="1018920094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012056525" name="Picture"/>
+                          <pic:cNvPr id="1018920094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20879,57 +20879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452273494" name="Picture">
+                  <wp:docPr id="2087588920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452273494" name="Picture"/>
+                          <pic:cNvPr id="2087588920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21877,57 +21877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59450462" name="Picture">
+                  <wp:docPr id="1209207622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59450462" name="Picture"/>
+                          <pic:cNvPr id="1209207622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21980,57 +21980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972903866" name="Picture">
+                  <wp:docPr id="1601654655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972903866" name="Picture"/>
+                          <pic:cNvPr id="1601654655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23361,57 +23361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076263250" name="Picture">
+                  <wp:docPr id="474435733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076263250" name="Picture"/>
+                          <pic:cNvPr id="474435733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24504,57 +24504,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573157589" name="Picture">
+                        <wp:docPr id="1939748946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573157589" name="Picture"/>
+                                <pic:cNvPr id="1939748946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25913,57 +25913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376715015" name="Picture">
+                  <wp:docPr id="791016136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376715015" name="Picture"/>
+                          <pic:cNvPr id="791016136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26002,57 +26002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22231834" name="Picture">
+                  <wp:docPr id="1833447146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22231834" name="Picture"/>
+                          <pic:cNvPr id="1833447146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493035838" name="Picture">
+                  <wp:docPr id="1919069345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493035838" name="Picture"/>
+                          <pic:cNvPr id="1919069345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27743,57 +27743,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270747777" name="Picture">
+                  <wp:docPr id="1784473325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270747777" name="Picture"/>
+                          <pic:cNvPr id="1784473325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27846,57 +27846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493475887" name="Picture">
+                  <wp:docPr id="691193625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493475887" name="Picture"/>
+                          <pic:cNvPr id="691193625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157475508" name="Picture">
+                  <wp:docPr id="992230979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157475508" name="Picture"/>
+                          <pic:cNvPr id="992230979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30517,57 +30517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064378870" name="Picture">
+                        <wp:docPr id="797200272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064378870" name="Picture"/>
+                                <pic:cNvPr id="797200272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32843,57 +32843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887110464" name="Picture">
+                  <wp:docPr id="951416873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887110464" name="Picture"/>
+                          <pic:cNvPr id="951416873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32932,57 +32932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458178200" name="Picture">
+                  <wp:docPr id="1765239234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458178200" name="Picture"/>
+                          <pic:cNvPr id="1765239234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33576,57 +33576,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922702824" name="Picture">
+                  <wp:docPr id="1682068411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922702824" name="Picture"/>
+                          <pic:cNvPr id="1682068411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34574,57 +34574,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167006117" name="Picture">
+                  <wp:docPr id="1695464414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167006117" name="Picture"/>
+                          <pic:cNvPr id="1695464414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34677,57 +34677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104398455" name="Picture">
+                  <wp:docPr id="919887749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104398455" name="Picture"/>
+                          <pic:cNvPr id="919887749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36054,57 +36054,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528237077" name="Picture">
+                  <wp:docPr id="106390144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528237077" name="Picture"/>
+                          <pic:cNvPr id="106390144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37197,57 +37197,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826843680" name="Picture">
+                        <wp:docPr id="610635883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826843680" name="Picture"/>
+                                <pic:cNvPr id="610635883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38558,57 +38558,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289302774" name="Picture">
+                  <wp:docPr id="421242117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289302774" name="Picture"/>
+                          <pic:cNvPr id="421242117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38647,57 +38647,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614580018" name="Picture">
+                  <wp:docPr id="1389813107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614580018" name="Picture"/>
+                          <pic:cNvPr id="1389813107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39291,57 +39291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292628519" name="Picture">
+                  <wp:docPr id="152667203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292628519" name="Picture"/>
+                          <pic:cNvPr id="152667203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40289,57 +40289,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386057851" name="Picture">
+                  <wp:docPr id="1479725283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386057851" name="Picture"/>
+                          <pic:cNvPr id="1479725283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40392,57 +40392,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398909182" name="Picture">
+                  <wp:docPr id="764260889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398909182" name="Picture"/>
+                          <pic:cNvPr id="764260889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41769,57 +41769,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731725680" name="Picture">
+                  <wp:docPr id="1764048127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731725680" name="Picture"/>
+                          <pic:cNvPr id="1764048127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42912,57 +42912,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598745259" name="Picture">
+                        <wp:docPr id="115240392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598745259" name="Picture"/>
+                                <pic:cNvPr id="115240392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44133,57 +44133,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015235003" name="Picture">
+                  <wp:docPr id="1180461864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015235003" name="Picture"/>
+                          <pic:cNvPr id="1180461864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44204,57 +44204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119710826" name="Picture">
+                  <wp:docPr id="762984653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119710826" name="Picture"/>
+                          <pic:cNvPr id="762984653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44618,57 +44618,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775280317" name="Picture">
+                  <wp:docPr id="745156407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775280317" name="Picture"/>
+                          <pic:cNvPr id="745156407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>