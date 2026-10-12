--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751440400" name="Picture">
+                  <wp:docPr id="308121428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751440400" name="Picture"/>
+                          <pic:cNvPr id="308121428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442330336" name="Picture">
+                  <wp:docPr id="1835324202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442330336" name="Picture"/>
+                          <pic:cNvPr id="1835324202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709380653" name="Picture">
+                        <wp:docPr id="1879741124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709380653" name="Picture"/>
+                                <pic:cNvPr id="1879741124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992096741" name="Picture">
+                  <wp:docPr id="257918889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992096741" name="Picture"/>
+                          <pic:cNvPr id="257918889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525194528" name="Picture">
+                  <wp:docPr id="1269927057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525194528" name="Picture"/>
+                          <pic:cNvPr id="1269927057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898731332" name="Picture">
+                  <wp:docPr id="191215517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898731332" name="Picture"/>
+                          <pic:cNvPr id="191215517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847888643" name="Picture">
+                  <wp:docPr id="111175684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847888643" name="Picture"/>
+                          <pic:cNvPr id="111175684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308561600" name="Picture">
+                  <wp:docPr id="1163620847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308561600" name="Picture"/>
+                          <pic:cNvPr id="1163620847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1567417002" name="Picture">
+                        <wp:docPr id="264527666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1567417002" name="Picture"/>
+                                <pic:cNvPr id="264527666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769233707" name="Picture">
+                        <wp:docPr id="464178545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769233707" name="Picture"/>
+                                <pic:cNvPr id="464178545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330472975" name="Picture">
+                        <wp:docPr id="1228703516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330472975" name="Picture"/>
+                                <pic:cNvPr id="1228703516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981373945" name="Picture">
+                        <wp:docPr id="1659247520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981373945" name="Picture"/>
+                                <pic:cNvPr id="1659247520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="968672861" name="Picture">
+                        <wp:docPr id="2106323937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="968672861" name="Picture"/>
+                                <pic:cNvPr id="2106323937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="702929261" name="Picture">
+                        <wp:docPr id="259676623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="702929261" name="Picture"/>
+                                <pic:cNvPr id="259676623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726076314" name="Picture">
+                        <wp:docPr id="1624208560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726076314" name="Picture"/>
+                                <pic:cNvPr id="1624208560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="736982310" name="Picture">
+                        <wp:docPr id="1692785314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="736982310" name="Picture"/>
+                                <pic:cNvPr id="1692785314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758685562" name="Picture">
+                        <wp:docPr id="1537377798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758685562" name="Picture"/>
+                                <pic:cNvPr id="1537377798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147218407" name="Picture">
+                        <wp:docPr id="789782349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147218407" name="Picture"/>
+                                <pic:cNvPr id="789782349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1791987377" name="Picture">
+                        <wp:docPr id="1805731221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1791987377" name="Picture"/>
+                                <pic:cNvPr id="1805731221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666832558" name="Picture">
+                        <wp:docPr id="408211633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666832558" name="Picture"/>
+                                <pic:cNvPr id="408211633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65599495" name="Picture">
+                        <wp:docPr id="400769307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65599495" name="Picture"/>
+                                <pic:cNvPr id="400769307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1664428664" name="Picture">
+                        <wp:docPr id="1373124919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1664428664" name="Picture"/>
+                                <pic:cNvPr id="1373124919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215552634" name="Picture">
+                        <wp:docPr id="814371061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215552634" name="Picture"/>
+                                <pic:cNvPr id="814371061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028799233" name="Picture">
+                  <wp:docPr id="1205133894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028799233" name="Picture"/>
+                          <pic:cNvPr id="1205133894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138376688" name="Picture">
+                  <wp:docPr id="879770613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138376688" name="Picture"/>
+                          <pic:cNvPr id="879770613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36219373" name="Picture">
+                  <wp:docPr id="1891606549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36219373" name="Picture"/>
+                          <pic:cNvPr id="1891606549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193241647" name="Picture">
+                  <wp:docPr id="1118917132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193241647" name="Picture"/>
+                          <pic:cNvPr id="1118917132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057561133" name="Picture">
+                  <wp:docPr id="2115522447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057561133" name="Picture"/>
+                          <pic:cNvPr id="2115522447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611500379" name="Picture">
+                  <wp:docPr id="1793729409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611500379" name="Picture"/>
+                          <pic:cNvPr id="1793729409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1212803882" name="Picture">
+                        <wp:docPr id="1462517961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1212803882" name="Picture"/>
+                                <pic:cNvPr id="1462517961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="91137130" name="Picture">
+                        <wp:docPr id="1618237609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="91137130" name="Picture"/>
+                                <pic:cNvPr id="1618237609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428437921" name="Picture">
+                  <wp:docPr id="2088341425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428437921" name="Picture"/>
+                          <pic:cNvPr id="2088341425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457702999" name="Picture">
+                  <wp:docPr id="1329296226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457702999" name="Picture"/>
+                          <pic:cNvPr id="1329296226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643787541" name="Picture">
+                  <wp:docPr id="222878524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643787541" name="Picture"/>
+                          <pic:cNvPr id="222878524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445726725" name="Picture">
+                  <wp:docPr id="57336420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445726725" name="Picture"/>
+                          <pic:cNvPr id="57336420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984643680" name="Picture">
+                  <wp:docPr id="1999558009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984643680" name="Picture"/>
+                          <pic:cNvPr id="1999558009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994561076" name="Picture">
+                  <wp:docPr id="756484019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994561076" name="Picture"/>
+                          <pic:cNvPr id="756484019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="237916136" name="Picture">
+                        <wp:docPr id="797419429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="237916136" name="Picture"/>
+                                <pic:cNvPr id="797419429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563901533" name="Picture">
+                  <wp:docPr id="188022989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563901533" name="Picture"/>
+                          <pic:cNvPr id="188022989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10690307" name="Picture">
+                  <wp:docPr id="1025821645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10690307" name="Picture"/>
+                          <pic:cNvPr id="1025821645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267431394" name="Picture">
+                  <wp:docPr id="1477217460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267431394" name="Picture"/>
+                          <pic:cNvPr id="1477217460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030497980" name="Picture">
+                  <wp:docPr id="789569666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030497980" name="Picture"/>
+                          <pic:cNvPr id="789569666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069255655" name="Picture">
+                  <wp:docPr id="988430212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069255655" name="Picture"/>
+                          <pic:cNvPr id="988430212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914254871" name="Picture">
+                  <wp:docPr id="237530473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914254871" name="Picture"/>
+                          <pic:cNvPr id="237530473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32117,57 +32117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24475907" name="Picture">
+                  <wp:docPr id="726882780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24475907" name="Picture"/>
+                          <pic:cNvPr id="726882780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32206,57 +32206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988241588" name="Picture">
+                  <wp:docPr id="1725770490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988241588" name="Picture"/>
+                          <pic:cNvPr id="1725770490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32850,57 +32850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491320983" name="Picture">
+                  <wp:docPr id="678369243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491320983" name="Picture"/>
+                          <pic:cNvPr id="678369243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33848,57 +33848,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192437105" name="Picture">
+                  <wp:docPr id="149889264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192437105" name="Picture"/>
+                          <pic:cNvPr id="149889264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33951,57 +33951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749695699" name="Picture">
+                  <wp:docPr id="621599873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749695699" name="Picture"/>
+                          <pic:cNvPr id="621599873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35328,57 +35328,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961067859" name="Picture">
+                  <wp:docPr id="660916715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961067859" name="Picture"/>
+                          <pic:cNvPr id="660916715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="75514051" name="Picture">
+                        <wp:docPr id="92485996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="75514051" name="Picture"/>
+                                <pic:cNvPr id="92485996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37832,57 +37832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028925219" name="Picture">
+                  <wp:docPr id="69833638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028925219" name="Picture"/>
+                          <pic:cNvPr id="69833638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37921,57 +37921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636441882" name="Picture">
+                  <wp:docPr id="527902464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636441882" name="Picture"/>
+                          <pic:cNvPr id="527902464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38565,57 +38565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118243709" name="Picture">
+                  <wp:docPr id="136112998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118243709" name="Picture"/>
+                          <pic:cNvPr id="136112998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39563,57 +39563,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341935915" name="Picture">
+                  <wp:docPr id="1177838862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341935915" name="Picture"/>
+                          <pic:cNvPr id="1177838862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39666,57 +39666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868884166" name="Picture">
+                  <wp:docPr id="378644379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868884166" name="Picture"/>
+                          <pic:cNvPr id="378644379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41043,57 +41043,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655660333" name="Picture">
+                  <wp:docPr id="1677310957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655660333" name="Picture"/>
+                          <pic:cNvPr id="1677310957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42186,57 +42186,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1399331872" name="Picture">
+                        <wp:docPr id="118818937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1399331872" name="Picture"/>
+                                <pic:cNvPr id="118818937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43457,57 +43457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546492006" name="Picture">
+                  <wp:docPr id="1874460067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546492006" name="Picture"/>
+                          <pic:cNvPr id="1874460067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43537,57 +43537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784039156" name="Picture">
+                  <wp:docPr id="1576007576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784039156" name="Picture"/>
+                          <pic:cNvPr id="1576007576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44016,57 +44016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468503412" name="Picture">
+                  <wp:docPr id="208418046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468503412" name="Picture"/>
+                          <pic:cNvPr id="208418046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45654,57 +45654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876991607" name="Picture">
+                  <wp:docPr id="1076003861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876991607" name="Picture"/>
+                          <pic:cNvPr id="1076003861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45734,57 +45734,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670413814" name="Picture">
+                  <wp:docPr id="1143490994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670413814" name="Picture"/>
+                          <pic:cNvPr id="1143490994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46213,57 +46213,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525284018" name="Picture">
+                  <wp:docPr id="487123262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525284018" name="Picture"/>
+                          <pic:cNvPr id="487123262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47808,57 +47808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648103132" name="Picture">
+                  <wp:docPr id="1500484525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648103132" name="Picture"/>
+                          <pic:cNvPr id="1500484525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47879,57 +47879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186918963" name="Picture">
+                  <wp:docPr id="1594635499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186918963" name="Picture"/>
+                          <pic:cNvPr id="1594635499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48293,57 +48293,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537035508" name="Picture">
+                  <wp:docPr id="93812525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537035508" name="Picture"/>
+                          <pic:cNvPr id="93812525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>