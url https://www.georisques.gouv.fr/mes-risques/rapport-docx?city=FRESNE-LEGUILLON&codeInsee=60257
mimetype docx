--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800721395" name="Picture">
+                  <wp:docPr id="686705666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800721395" name="Picture"/>
+                          <pic:cNvPr id="686705666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087212998" name="Picture">
+                  <wp:docPr id="573311528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087212998" name="Picture"/>
+                          <pic:cNvPr id="573311528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="241476219" name="Picture">
+                        <wp:docPr id="689085191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="241476219" name="Picture"/>
+                                <pic:cNvPr id="689085191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419510164" name="Picture">
+                  <wp:docPr id="1028143783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419510164" name="Picture"/>
+                          <pic:cNvPr id="1028143783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838032979" name="Picture">
+                  <wp:docPr id="1366490722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838032979" name="Picture"/>
+                          <pic:cNvPr id="1366490722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974376966" name="Picture">
+                  <wp:docPr id="669805089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974376966" name="Picture"/>
+                          <pic:cNvPr id="669805089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852224178" name="Picture">
+                  <wp:docPr id="1883011099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852224178" name="Picture"/>
+                          <pic:cNvPr id="1883011099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249735018" name="Picture">
+                  <wp:docPr id="1245471830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249735018" name="Picture"/>
+                          <pic:cNvPr id="1245471830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799012317" name="Picture">
+                        <wp:docPr id="1604096768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799012317" name="Picture"/>
+                                <pic:cNvPr id="1604096768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="458565048" name="Picture">
+                        <wp:docPr id="63759167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="458565048" name="Picture"/>
+                                <pic:cNvPr id="63759167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908435238" name="Picture">
+                        <wp:docPr id="1450583110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908435238" name="Picture"/>
+                                <pic:cNvPr id="1450583110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="90826324" name="Picture">
+                        <wp:docPr id="1769878096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="90826324" name="Picture"/>
+                                <pic:cNvPr id="1769878096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144959835" name="Picture">
+                        <wp:docPr id="500364626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144959835" name="Picture"/>
+                                <pic:cNvPr id="500364626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2142267497" name="Picture">
+                        <wp:docPr id="1980079934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2142267497" name="Picture"/>
+                                <pic:cNvPr id="1980079934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="755819790" name="Picture">
+                        <wp:docPr id="340952222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="755819790" name="Picture"/>
+                                <pic:cNvPr id="340952222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962563068" name="Picture">
+                        <wp:docPr id="1244475842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962563068" name="Picture"/>
+                                <pic:cNvPr id="1244475842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145041007" name="Picture">
+                        <wp:docPr id="2540716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145041007" name="Picture"/>
+                                <pic:cNvPr id="2540716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179383837" name="Picture">
+                        <wp:docPr id="1244579817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179383837" name="Picture"/>
+                                <pic:cNvPr id="1244579817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2072694875" name="Picture">
+                        <wp:docPr id="893097177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2072694875" name="Picture"/>
+                                <pic:cNvPr id="893097177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="585439340" name="Picture">
+                        <wp:docPr id="880805397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="585439340" name="Picture"/>
+                                <pic:cNvPr id="880805397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585799172" name="Picture">
+                        <wp:docPr id="1985492752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585799172" name="Picture"/>
+                                <pic:cNvPr id="1985492752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1625219562" name="Picture">
+                        <wp:docPr id="39324955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1625219562" name="Picture"/>
+                                <pic:cNvPr id="39324955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2063848793" name="Picture">
+                        <wp:docPr id="1944227952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2063848793" name="Picture"/>
+                                <pic:cNvPr id="1944227952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="538025475" name="Picture">
+                        <wp:docPr id="879130400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="538025475" name="Picture"/>
+                                <pic:cNvPr id="879130400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585222348" name="Picture">
+                        <wp:docPr id="568652960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585222348" name="Picture"/>
+                                <pic:cNvPr id="568652960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180204505" name="Picture">
+                        <wp:docPr id="1978488703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180204505" name="Picture"/>
+                                <pic:cNvPr id="1978488703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335075936" name="Picture">
+                  <wp:docPr id="1611615933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335075936" name="Picture"/>
+                          <pic:cNvPr id="1611615933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757101341" name="Picture">
+                  <wp:docPr id="2001774934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757101341" name="Picture"/>
+                          <pic:cNvPr id="2001774934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518993623" name="Picture">
+                  <wp:docPr id="1641673110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518993623" name="Picture"/>
+                          <pic:cNvPr id="1641673110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728754957" name="Picture">
+                  <wp:docPr id="499614710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728754957" name="Picture"/>
+                          <pic:cNvPr id="499614710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729082133" name="Picture">
+                  <wp:docPr id="1993815433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729082133" name="Picture"/>
+                          <pic:cNvPr id="1993815433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100683714" name="Picture">
+                  <wp:docPr id="908370395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100683714" name="Picture"/>
+                          <pic:cNvPr id="908370395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="353526906" name="Picture">
+                        <wp:docPr id="2022249571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="353526906" name="Picture"/>
+                                <pic:cNvPr id="2022249571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079262986" name="Picture">
+                  <wp:docPr id="568591742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079262986" name="Picture"/>
+                          <pic:cNvPr id="568591742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841860611" name="Picture">
+                  <wp:docPr id="2137473401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841860611" name="Picture"/>
+                          <pic:cNvPr id="2137473401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874136968" name="Picture">
+                  <wp:docPr id="1333623034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874136968" name="Picture"/>
+                          <pic:cNvPr id="1333623034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502131476" name="Picture">
+                  <wp:docPr id="1147564266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502131476" name="Picture"/>
+                          <pic:cNvPr id="1147564266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414264068" name="Picture">
+                  <wp:docPr id="849020771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414264068" name="Picture"/>
+                          <pic:cNvPr id="849020771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841094527" name="Picture">
+                  <wp:docPr id="1679041806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841094527" name="Picture"/>
+                          <pic:cNvPr id="1679041806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564358754" name="Picture">
+                        <wp:docPr id="943204010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564358754" name="Picture"/>
+                                <pic:cNvPr id="943204010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132105047" name="Picture">
+                  <wp:docPr id="2101434614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132105047" name="Picture"/>
+                          <pic:cNvPr id="2101434614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060142493" name="Picture">
+                  <wp:docPr id="453605931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060142493" name="Picture"/>
+                          <pic:cNvPr id="453605931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285359625" name="Picture">
+                  <wp:docPr id="1458923260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285359625" name="Picture"/>
+                          <pic:cNvPr id="1458923260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734261405" name="Picture">
+                  <wp:docPr id="1381928899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734261405" name="Picture"/>
+                          <pic:cNvPr id="1381928899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120241929" name="Picture">
+                  <wp:docPr id="235276775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120241929" name="Picture"/>
+                          <pic:cNvPr id="235276775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012572740" name="Picture">
+                  <wp:docPr id="89520024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012572740" name="Picture"/>
+                          <pic:cNvPr id="89520024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="669447437" name="Picture">
+                        <wp:docPr id="2097749257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="669447437" name="Picture"/>
+                                <pic:cNvPr id="2097749257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074946297" name="Picture">
+                  <wp:docPr id="1464523783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074946297" name="Picture"/>
+                          <pic:cNvPr id="1464523783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398861376" name="Picture">
+                  <wp:docPr id="2016945317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398861376" name="Picture"/>
+                          <pic:cNvPr id="2016945317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973090325" name="Picture">
+                  <wp:docPr id="1213861122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973090325" name="Picture"/>
+                          <pic:cNvPr id="1213861122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175024080" name="Picture">
+                  <wp:docPr id="1437550445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175024080" name="Picture"/>
+                          <pic:cNvPr id="1437550445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629290198" name="Picture">
+                  <wp:docPr id="1334835376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629290198" name="Picture"/>
+                          <pic:cNvPr id="1334835376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493227366" name="Picture">
+                  <wp:docPr id="1012952193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493227366" name="Picture"/>
+                          <pic:cNvPr id="1012952193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="476885538" name="Picture">
+                        <wp:docPr id="930304984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="476885538" name="Picture"/>
+                                <pic:cNvPr id="930304984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835486196" name="Picture">
+                  <wp:docPr id="147338707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835486196" name="Picture"/>
+                          <pic:cNvPr id="147338707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136630709" name="Picture">
+                  <wp:docPr id="1455559022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136630709" name="Picture"/>
+                          <pic:cNvPr id="1455559022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138325997" name="Picture">
+                  <wp:docPr id="2074284407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138325997" name="Picture"/>
+                          <pic:cNvPr id="2074284407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610401652" name="Picture">
+                  <wp:docPr id="2007291603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610401652" name="Picture"/>
+                          <pic:cNvPr id="2007291603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802142355" name="Picture">
+                  <wp:docPr id="851367130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802142355" name="Picture"/>
+                          <pic:cNvPr id="851367130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893256787" name="Picture">
+                  <wp:docPr id="287000128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893256787" name="Picture"/>
+                          <pic:cNvPr id="287000128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552359355" name="Picture">
+                  <wp:docPr id="1169138566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552359355" name="Picture"/>
+                          <pic:cNvPr id="1169138566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425624804" name="Picture">
+                  <wp:docPr id="239977525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425624804" name="Picture"/>
+                          <pic:cNvPr id="239977525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194146713" name="Picture">
+                  <wp:docPr id="1637902321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194146713" name="Picture"/>
+                          <pic:cNvPr id="1637902321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895067406" name="Picture">
+                  <wp:docPr id="2010940571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895067406" name="Picture"/>
+                          <pic:cNvPr id="2010940571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351138379" name="Picture">
+                  <wp:docPr id="1193660420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351138379" name="Picture"/>
+                          <pic:cNvPr id="1193660420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629601316" name="Picture">
+                  <wp:docPr id="1058304699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629601316" name="Picture"/>
+                          <pic:cNvPr id="1058304699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718247596" name="Picture">
+                  <wp:docPr id="1980511953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718247596" name="Picture"/>
+                          <pic:cNvPr id="1980511953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931954736" name="Picture">
+                  <wp:docPr id="1189247719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931954736" name="Picture"/>
+                          <pic:cNvPr id="1189247719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125092126" name="Picture">
+                  <wp:docPr id="252250499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125092126" name="Picture"/>
+                          <pic:cNvPr id="252250499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>