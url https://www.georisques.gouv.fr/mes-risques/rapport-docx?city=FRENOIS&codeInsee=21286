--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845103055" name="Picture">
+                  <wp:docPr id="1673825924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845103055" name="Picture"/>
+                          <pic:cNvPr id="1673825924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361933600" name="Picture">
+                  <wp:docPr id="601842889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361933600" name="Picture"/>
+                          <pic:cNvPr id="601842889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="46789389" name="Picture">
+                        <wp:docPr id="1912497705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="46789389" name="Picture"/>
+                                <pic:cNvPr id="1912497705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304741843" name="Picture">
+                  <wp:docPr id="1677809918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304741843" name="Picture"/>
+                          <pic:cNvPr id="1677809918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199669084" name="Picture">
+                  <wp:docPr id="288411762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199669084" name="Picture"/>
+                          <pic:cNvPr id="288411762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032190644" name="Picture">
+                  <wp:docPr id="506762472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032190644" name="Picture"/>
+                          <pic:cNvPr id="506762472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000402413" name="Picture">
+                  <wp:docPr id="199079933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000402413" name="Picture"/>
+                          <pic:cNvPr id="199079933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85828893" name="Picture">
+                  <wp:docPr id="600593509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85828893" name="Picture"/>
+                          <pic:cNvPr id="600593509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2043207435" name="Picture">
+                        <wp:docPr id="1460642274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2043207435" name="Picture"/>
+                                <pic:cNvPr id="1460642274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723921503" name="Picture">
+                        <wp:docPr id="688752196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723921503" name="Picture"/>
+                                <pic:cNvPr id="688752196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079193428" name="Picture">
+                        <wp:docPr id="1342880102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079193428" name="Picture"/>
+                                <pic:cNvPr id="1342880102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733899017" name="Picture">
+                        <wp:docPr id="1400894463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733899017" name="Picture"/>
+                                <pic:cNvPr id="1400894463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969387981" name="Picture">
+                        <wp:docPr id="232548629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969387981" name="Picture"/>
+                                <pic:cNvPr id="232548629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="778159079" name="Picture">
+                        <wp:docPr id="878148801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="778159079" name="Picture"/>
+                                <pic:cNvPr id="878148801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1331002245" name="Picture">
+                        <wp:docPr id="237680115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1331002245" name="Picture"/>
+                                <pic:cNvPr id="237680115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1604443757" name="Picture">
+                        <wp:docPr id="1525868545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1604443757" name="Picture"/>
+                                <pic:cNvPr id="1525868545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="357771912" name="Picture">
+                        <wp:docPr id="651872378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="357771912" name="Picture"/>
+                                <pic:cNvPr id="651872378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981899921" name="Picture">
+                        <wp:docPr id="450936804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981899921" name="Picture"/>
+                                <pic:cNvPr id="450936804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270609538" name="Picture">
+                        <wp:docPr id="269835536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270609538" name="Picture"/>
+                                <pic:cNvPr id="269835536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563983643" name="Picture">
+                        <wp:docPr id="1256510386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563983643" name="Picture"/>
+                                <pic:cNvPr id="1256510386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238026221" name="Picture">
+                        <wp:docPr id="1933203308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238026221" name="Picture"/>
+                                <pic:cNvPr id="1933203308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1938581301" name="Picture">
+                        <wp:docPr id="1090627924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1938581301" name="Picture"/>
+                                <pic:cNvPr id="1090627924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320924139" name="Picture">
+                        <wp:docPr id="1738681522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320924139" name="Picture"/>
+                                <pic:cNvPr id="1738681522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144190722" name="Picture">
+                  <wp:docPr id="1749384579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144190722" name="Picture"/>
+                          <pic:cNvPr id="1749384579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785155364" name="Picture">
+                  <wp:docPr id="1031387792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785155364" name="Picture"/>
+                          <pic:cNvPr id="1031387792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212194483" name="Picture">
+                  <wp:docPr id="1059784781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212194483" name="Picture"/>
+                          <pic:cNvPr id="1059784781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205344526" name="Picture">
+                  <wp:docPr id="296291986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205344526" name="Picture"/>
+                          <pic:cNvPr id="296291986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895648470" name="Picture">
+                  <wp:docPr id="1006249334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895648470" name="Picture"/>
+                          <pic:cNvPr id="1006249334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329415633" name="Picture">
+                  <wp:docPr id="1003752525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329415633" name="Picture"/>
+                          <pic:cNvPr id="1003752525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104387665" name="Picture">
+                        <wp:docPr id="696617023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104387665" name="Picture"/>
+                                <pic:cNvPr id="696617023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634585212" name="Picture">
+                  <wp:docPr id="1549168885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634585212" name="Picture"/>
+                          <pic:cNvPr id="1549168885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963109793" name="Picture">
+                  <wp:docPr id="711929590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963109793" name="Picture"/>
+                          <pic:cNvPr id="711929590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679384134" name="Picture">
+                  <wp:docPr id="799973364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679384134" name="Picture"/>
+                          <pic:cNvPr id="799973364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205251985" name="Picture">
+                  <wp:docPr id="2031025011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205251985" name="Picture"/>
+                          <pic:cNvPr id="2031025011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156428794" name="Picture">
+                  <wp:docPr id="1085059931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156428794" name="Picture"/>
+                          <pic:cNvPr id="1085059931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59550756" name="Picture">
+                  <wp:docPr id="1079526018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59550756" name="Picture"/>
+                          <pic:cNvPr id="1079526018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848151271" name="Picture">
+                        <wp:docPr id="296886401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848151271" name="Picture"/>
+                                <pic:cNvPr id="296886401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330989835" name="Picture">
+                  <wp:docPr id="1976498937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330989835" name="Picture"/>
+                          <pic:cNvPr id="1976498937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328413948" name="Picture">
+                  <wp:docPr id="1970825961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328413948" name="Picture"/>
+                          <pic:cNvPr id="1970825961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927076805" name="Picture">
+                  <wp:docPr id="127233845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927076805" name="Picture"/>
+                          <pic:cNvPr id="127233845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527654730" name="Picture">
+                  <wp:docPr id="68882559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527654730" name="Picture"/>
+                          <pic:cNvPr id="68882559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995617712" name="Picture">
+                  <wp:docPr id="1492760521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995617712" name="Picture"/>
+                          <pic:cNvPr id="1492760521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612162602" name="Picture">
+                  <wp:docPr id="1939004922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612162602" name="Picture"/>
+                          <pic:cNvPr id="1939004922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855303847" name="Picture">
+                        <wp:docPr id="2125960037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855303847" name="Picture"/>
+                                <pic:cNvPr id="2125960037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31640,57 +31640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825282686" name="Picture">
+                  <wp:docPr id="1385438389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825282686" name="Picture"/>
+                          <pic:cNvPr id="1385438389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31729,57 +31729,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008992258" name="Picture">
+                  <wp:docPr id="1600778650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008992258" name="Picture"/>
+                          <pic:cNvPr id="1600778650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32373,57 +32373,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307568001" name="Picture">
+                  <wp:docPr id="1514854392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307568001" name="Picture"/>
+                          <pic:cNvPr id="1514854392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33371,57 +33371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752577836" name="Picture">
+                  <wp:docPr id="1290726329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752577836" name="Picture"/>
+                          <pic:cNvPr id="1290726329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33474,57 +33474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663062577" name="Picture">
+                  <wp:docPr id="1495511008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663062577" name="Picture"/>
+                          <pic:cNvPr id="1495511008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34851,57 +34851,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224196761" name="Picture">
+                  <wp:docPr id="2128664050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224196761" name="Picture"/>
+                          <pic:cNvPr id="2128664050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35994,57 +35994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="519661058" name="Picture">
+                        <wp:docPr id="199356749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="519661058" name="Picture"/>
+                                <pic:cNvPr id="199356749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37355,57 +37355,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946934644" name="Picture">
+                  <wp:docPr id="1943464582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946934644" name="Picture"/>
+                          <pic:cNvPr id="1943464582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37444,57 +37444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082018150" name="Picture">
+                  <wp:docPr id="144598716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082018150" name="Picture"/>
+                          <pic:cNvPr id="144598716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658658368" name="Picture">
+                  <wp:docPr id="1520169800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658658368" name="Picture"/>
+                          <pic:cNvPr id="1520169800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39086,57 +39086,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428366810" name="Picture">
+                  <wp:docPr id="448402887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428366810" name="Picture"/>
+                          <pic:cNvPr id="448402887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39189,57 +39189,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119586589" name="Picture">
+                  <wp:docPr id="848868728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119586589" name="Picture"/>
+                          <pic:cNvPr id="848868728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40566,57 +40566,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041472336" name="Picture">
+                  <wp:docPr id="1138786646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041472336" name="Picture"/>
+                          <pic:cNvPr id="1138786646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41709,57 +41709,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686415983" name="Picture">
+                        <wp:docPr id="2014569534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686415983" name="Picture"/>
+                                <pic:cNvPr id="2014569534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42980,57 +42980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478732830" name="Picture">
+                  <wp:docPr id="460647106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478732830" name="Picture"/>
+                          <pic:cNvPr id="460647106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43060,57 +43060,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924461777" name="Picture">
+                  <wp:docPr id="1265306217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924461777" name="Picture"/>
+                          <pic:cNvPr id="1265306217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43539,57 +43539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690075164" name="Picture">
+                  <wp:docPr id="1431145242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690075164" name="Picture"/>
+                          <pic:cNvPr id="1431145242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45184,57 +45184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953187765" name="Picture">
+                  <wp:docPr id="347498769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953187765" name="Picture"/>
+                          <pic:cNvPr id="347498769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45264,57 +45264,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933121540" name="Picture">
+                  <wp:docPr id="2076961464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933121540" name="Picture"/>
+                          <pic:cNvPr id="2076961464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45743,57 +45743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907382077" name="Picture">
+                  <wp:docPr id="1337353423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907382077" name="Picture"/>
+                          <pic:cNvPr id="1337353423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48598,57 +48598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034646260" name="Picture">
+                  <wp:docPr id="539012933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034646260" name="Picture"/>
+                          <pic:cNvPr id="539012933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48669,57 +48669,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021713195" name="Picture">
+                  <wp:docPr id="68816851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021713195" name="Picture"/>
+                          <pic:cNvPr id="68816851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49083,57 +49083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650914147" name="Picture">
+                  <wp:docPr id="2029421443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650914147" name="Picture"/>
+                          <pic:cNvPr id="2029421443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>