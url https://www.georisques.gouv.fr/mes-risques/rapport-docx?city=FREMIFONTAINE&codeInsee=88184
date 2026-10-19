--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644037007" name="Picture">
+                  <wp:docPr id="589543992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644037007" name="Picture"/>
+                          <pic:cNvPr id="589543992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978048588" name="Picture">
+                  <wp:docPr id="482821634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978048588" name="Picture"/>
+                          <pic:cNvPr id="482821634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736340649" name="Picture">
+                        <wp:docPr id="1341876134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736340649" name="Picture"/>
+                                <pic:cNvPr id="1341876134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031201364" name="Picture">
+                  <wp:docPr id="1905485606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031201364" name="Picture"/>
+                          <pic:cNvPr id="1905485606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990527046" name="Picture">
+                  <wp:docPr id="1989249285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990527046" name="Picture"/>
+                          <pic:cNvPr id="1989249285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139332854" name="Picture">
+                  <wp:docPr id="1782142033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139332854" name="Picture"/>
+                          <pic:cNvPr id="1782142033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055254836" name="Picture">
+                  <wp:docPr id="2112266067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055254836" name="Picture"/>
+                          <pic:cNvPr id="2112266067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465347626" name="Picture">
+                  <wp:docPr id="530184353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465347626" name="Picture"/>
+                          <pic:cNvPr id="530184353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="522895590" name="Picture">
+                        <wp:docPr id="676166836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="522895590" name="Picture"/>
+                                <pic:cNvPr id="676166836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="758753889" name="Picture">
+                        <wp:docPr id="1847790653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="758753889" name="Picture"/>
+                                <pic:cNvPr id="1847790653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448035897" name="Picture">
+                        <wp:docPr id="878618777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448035897" name="Picture"/>
+                                <pic:cNvPr id="878618777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1325529191" name="Picture">
+                        <wp:docPr id="1212309989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1325529191" name="Picture"/>
+                                <pic:cNvPr id="1212309989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479866496" name="Picture">
+                        <wp:docPr id="857770747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479866496" name="Picture"/>
+                                <pic:cNvPr id="857770747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1904628147" name="Picture">
+                        <wp:docPr id="159678095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1904628147" name="Picture"/>
+                                <pic:cNvPr id="159678095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="151985563" name="Picture">
+                        <wp:docPr id="977111685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="151985563" name="Picture"/>
+                                <pic:cNvPr id="977111685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1740824904" name="Picture">
+                        <wp:docPr id="390888601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1740824904" name="Picture"/>
+                                <pic:cNvPr id="390888601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1198679562" name="Picture">
+                        <wp:docPr id="440873769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1198679562" name="Picture"/>
+                                <pic:cNvPr id="440873769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1824191367" name="Picture">
+                        <wp:docPr id="1426367788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1824191367" name="Picture"/>
+                                <pic:cNvPr id="1426367788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1372544560" name="Picture">
+                        <wp:docPr id="4609215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1372544560" name="Picture"/>
+                                <pic:cNvPr id="4609215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="635131524" name="Picture">
+                        <wp:docPr id="919431312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="635131524" name="Picture"/>
+                                <pic:cNvPr id="919431312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517265627" name="Picture">
+                        <wp:docPr id="820027316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517265627" name="Picture"/>
+                                <pic:cNvPr id="820027316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1721497837" name="Picture">
+                        <wp:docPr id="1631596882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1721497837" name="Picture"/>
+                                <pic:cNvPr id="1631596882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632335241" name="Picture">
+                        <wp:docPr id="724838313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632335241" name="Picture"/>
+                                <pic:cNvPr id="724838313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682716968" name="Picture">
+                  <wp:docPr id="1195690529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682716968" name="Picture"/>
+                          <pic:cNvPr id="1195690529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557829241" name="Picture">
+                  <wp:docPr id="1661153666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557829241" name="Picture"/>
+                          <pic:cNvPr id="1661153666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309670635" name="Picture">
+                  <wp:docPr id="903739205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309670635" name="Picture"/>
+                          <pic:cNvPr id="903739205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111411375" name="Picture">
+                  <wp:docPr id="1831660397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111411375" name="Picture"/>
+                          <pic:cNvPr id="1831660397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42374760" name="Picture">
+                  <wp:docPr id="1034962493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42374760" name="Picture"/>
+                          <pic:cNvPr id="1034962493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59661920" name="Picture">
+                  <wp:docPr id="2069230808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59661920" name="Picture"/>
+                          <pic:cNvPr id="2069230808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710903898" name="Picture">
+                        <wp:docPr id="731547087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710903898" name="Picture"/>
+                                <pic:cNvPr id="731547087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914922934" name="Picture">
+                  <wp:docPr id="292220297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914922934" name="Picture"/>
+                          <pic:cNvPr id="292220297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348611263" name="Picture">
+                  <wp:docPr id="278210448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348611263" name="Picture"/>
+                          <pic:cNvPr id="278210448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171313459" name="Picture">
+                  <wp:docPr id="594586831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171313459" name="Picture"/>
+                          <pic:cNvPr id="594586831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582537956" name="Picture">
+                  <wp:docPr id="359689957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582537956" name="Picture"/>
+                          <pic:cNvPr id="359689957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_18.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120494748" name="Picture">
+                  <wp:docPr id="2054974633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120494748" name="Picture"/>
+                          <pic:cNvPr id="2054974633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315046702" name="Picture">
+                  <wp:docPr id="1831502033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315046702" name="Picture"/>
+                          <pic:cNvPr id="1831502033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106946742" name="Picture">
+                        <wp:docPr id="79781518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106946742" name="Picture"/>
+                                <pic:cNvPr id="79781518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884149570" name="Picture">
+                        <wp:docPr id="1681953040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884149570" name="Picture"/>
+                                <pic:cNvPr id="1681953040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26195,57 +26195,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378518360" name="Picture">
+                  <wp:docPr id="1763174574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378518360" name="Picture"/>
+                          <pic:cNvPr id="1763174574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26275,57 +26275,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765904667" name="Picture">
+                  <wp:docPr id="1609296370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765904667" name="Picture"/>
+                          <pic:cNvPr id="1609296370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26820,57 +26820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626806358" name="Picture">
+                  <wp:docPr id="1201931985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626806358" name="Picture"/>
+                          <pic:cNvPr id="1201931985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28547,57 +28547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931258932" name="Picture">
+                  <wp:docPr id="1642797462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931258932" name="Picture"/>
+                          <pic:cNvPr id="1642797462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28636,57 +28636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746878400" name="Picture">
+                  <wp:docPr id="1641007136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746878400" name="Picture"/>
+                          <pic:cNvPr id="1641007136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29280,57 +29280,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953099182" name="Picture">
+                  <wp:docPr id="104515654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953099182" name="Picture"/>
+                          <pic:cNvPr id="104515654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30278,57 +30278,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555351695" name="Picture">
+                  <wp:docPr id="1197111415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555351695" name="Picture"/>
+                          <pic:cNvPr id="1197111415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30381,57 +30381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293615971" name="Picture">
+                  <wp:docPr id="1621919571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293615971" name="Picture"/>
+                          <pic:cNvPr id="1621919571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31758,57 +31758,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564405452" name="Picture">
+                  <wp:docPr id="1243493831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564405452" name="Picture"/>
+                          <pic:cNvPr id="1243493831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32901,57 +32901,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346546330" name="Picture">
+                        <wp:docPr id="222535898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346546330" name="Picture"/>
+                                <pic:cNvPr id="222535898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34262,57 +34262,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346367110" name="Picture">
+                  <wp:docPr id="919080120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346367110" name="Picture"/>
+                          <pic:cNvPr id="919080120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34351,57 +34351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695562425" name="Picture">
+                  <wp:docPr id="499211596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695562425" name="Picture"/>
+                          <pic:cNvPr id="499211596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34995,57 +34995,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990882397" name="Picture">
+                  <wp:docPr id="792124166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990882397" name="Picture"/>
+                          <pic:cNvPr id="792124166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35993,57 +35993,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224403881" name="Picture">
+                  <wp:docPr id="1743427254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224403881" name="Picture"/>
+                          <pic:cNvPr id="1743427254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36096,57 +36096,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467302108" name="Picture">
+                  <wp:docPr id="1259777666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467302108" name="Picture"/>
+                          <pic:cNvPr id="1259777666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37473,57 +37473,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744638252" name="Picture">
+                  <wp:docPr id="1405123636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744638252" name="Picture"/>
+                          <pic:cNvPr id="1405123636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38616,57 +38616,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1474279744" name="Picture">
+                        <wp:docPr id="118803145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1474279744" name="Picture"/>
+                                <pic:cNvPr id="118803145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39984,57 +39984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960931754" name="Picture">
+                  <wp:docPr id="1128462132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960931754" name="Picture"/>
+                          <pic:cNvPr id="1128462132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40073,57 +40073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591657423" name="Picture">
+                  <wp:docPr id="1654730519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591657423" name="Picture"/>
+                          <pic:cNvPr id="1654730519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40705,57 +40705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598793572" name="Picture">
+                  <wp:docPr id="470046639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598793572" name="Picture"/>
+                          <pic:cNvPr id="470046639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41649,57 +41649,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095957918" name="Picture">
+                  <wp:docPr id="1433562339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095957918" name="Picture"/>
+                          <pic:cNvPr id="1433562339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41761,57 +41761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214152070" name="Picture">
+                  <wp:docPr id="958073150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214152070" name="Picture"/>
+                          <pic:cNvPr id="958073150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43420,57 +43420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144966506" name="Picture">
+                  <wp:docPr id="1426573360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144966506" name="Picture"/>
+                          <pic:cNvPr id="1426573360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44599,57 +44599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985420747" name="Picture">
+                  <wp:docPr id="113424317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985420747" name="Picture"/>
+                          <pic:cNvPr id="113424317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44679,57 +44679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574065118" name="Picture">
+                  <wp:docPr id="638525843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574065118" name="Picture"/>
+                          <pic:cNvPr id="638525843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45167,57 +45167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027205903" name="Picture">
+                  <wp:docPr id="1111905971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027205903" name="Picture"/>
+                          <pic:cNvPr id="1111905971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>