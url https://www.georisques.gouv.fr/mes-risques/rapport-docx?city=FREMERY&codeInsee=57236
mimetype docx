--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956140652" name="Picture">
+                  <wp:docPr id="1210658662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956140652" name="Picture"/>
+                          <pic:cNvPr id="1210658662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302630917" name="Picture">
+                  <wp:docPr id="247269058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302630917" name="Picture"/>
+                          <pic:cNvPr id="247269058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1154385529" name="Picture">
+                        <wp:docPr id="1148699941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1154385529" name="Picture"/>
+                                <pic:cNvPr id="1148699941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056309709" name="Picture">
+                  <wp:docPr id="1938803262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056309709" name="Picture"/>
+                          <pic:cNvPr id="1938803262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874348881" name="Picture">
+                  <wp:docPr id="1309107159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874348881" name="Picture"/>
+                          <pic:cNvPr id="1309107159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13385778" name="Picture">
+                  <wp:docPr id="1145076526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13385778" name="Picture"/>
+                          <pic:cNvPr id="1145076526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806953648" name="Picture">
+                  <wp:docPr id="1028339075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806953648" name="Picture"/>
+                          <pic:cNvPr id="1028339075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487313680" name="Picture">
+                  <wp:docPr id="1904659794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487313680" name="Picture"/>
+                          <pic:cNvPr id="1904659794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="853931524" name="Picture">
+                        <wp:docPr id="691321600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="853931524" name="Picture"/>
+                                <pic:cNvPr id="691321600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608785599" name="Picture">
+                        <wp:docPr id="954463776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608785599" name="Picture"/>
+                                <pic:cNvPr id="954463776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="142927333" name="Picture">
+                        <wp:docPr id="68213347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="142927333" name="Picture"/>
+                                <pic:cNvPr id="68213347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="271947329" name="Picture">
+                        <wp:docPr id="1432778128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="271947329" name="Picture"/>
+                                <pic:cNvPr id="1432778128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1763349375" name="Picture">
+                        <wp:docPr id="193859582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1763349375" name="Picture"/>
+                                <pic:cNvPr id="193859582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1984627571" name="Picture">
+                        <wp:docPr id="59768840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1984627571" name="Picture"/>
+                                <pic:cNvPr id="59768840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792464621" name="Picture">
+                        <wp:docPr id="1794268142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792464621" name="Picture"/>
+                                <pic:cNvPr id="1794268142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="961190577" name="Picture">
+                        <wp:docPr id="467586539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="961190577" name="Picture"/>
+                                <pic:cNvPr id="467586539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667392711" name="Picture">
+                        <wp:docPr id="1124051912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667392711" name="Picture"/>
+                                <pic:cNvPr id="1124051912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2084316784" name="Picture">
+                        <wp:docPr id="1452253692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2084316784" name="Picture"/>
+                                <pic:cNvPr id="1452253692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="617495739" name="Picture">
+                        <wp:docPr id="1973375374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="617495739" name="Picture"/>
+                                <pic:cNvPr id="1973375374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="948773917" name="Picture">
+                        <wp:docPr id="321303333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="948773917" name="Picture"/>
+                                <pic:cNvPr id="321303333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1386931201" name="Picture">
+                        <wp:docPr id="105198267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1386931201" name="Picture"/>
+                                <pic:cNvPr id="105198267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696898453" name="Picture">
+                        <wp:docPr id="144858204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696898453" name="Picture"/>
+                                <pic:cNvPr id="144858204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160176378" name="Picture">
+                        <wp:docPr id="84078712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160176378" name="Picture"/>
+                                <pic:cNvPr id="84078712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193934000" name="Picture">
+                  <wp:docPr id="2012905431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193934000" name="Picture"/>
+                          <pic:cNvPr id="2012905431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259066793" name="Picture">
+                  <wp:docPr id="252182148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259066793" name="Picture"/>
+                          <pic:cNvPr id="252182148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529204106" name="Picture">
+                  <wp:docPr id="1864935626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529204106" name="Picture"/>
+                          <pic:cNvPr id="1864935626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804646427" name="Picture">
+                  <wp:docPr id="1614202257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804646427" name="Picture"/>
+                          <pic:cNvPr id="1614202257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_24.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960822977" name="Picture">
+                  <wp:docPr id="846809318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960822977" name="Picture"/>
+                          <pic:cNvPr id="846809318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17278,57 +17278,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378504270" name="Picture">
+                  <wp:docPr id="123390972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378504270" name="Picture"/>
+                          <pic:cNvPr id="123390972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_23.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18466,57 +18466,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390346421" name="Picture">
+                        <wp:docPr id="85673025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390346421" name="Picture"/>
+                                <pic:cNvPr id="85673025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19366,57 +19366,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1044819445" name="Picture">
+                        <wp:docPr id="943518954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1044819445" name="Picture"/>
+                                <pic:cNvPr id="943518954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21398,57 +21398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654083972" name="Picture">
+                  <wp:docPr id="1109783816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654083972" name="Picture"/>
+                          <pic:cNvPr id="1109783816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21478,57 +21478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617255565" name="Picture">
+                  <wp:docPr id="237291582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617255565" name="Picture"/>
+                          <pic:cNvPr id="237291582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22023,57 +22023,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857783321" name="Picture">
+                  <wp:docPr id="611588102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857783321" name="Picture"/>
+                          <pic:cNvPr id="611588102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24266,57 +24266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701644477" name="Picture">
+                  <wp:docPr id="1512674735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701644477" name="Picture"/>
+                          <pic:cNvPr id="1512674735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24355,57 +24355,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509728240" name="Picture">
+                  <wp:docPr id="1927594988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509728240" name="Picture"/>
+                          <pic:cNvPr id="1927594988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24999,57 +24999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871323298" name="Picture">
+                  <wp:docPr id="1985233310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871323298" name="Picture"/>
+                          <pic:cNvPr id="1985233310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25997,57 +25997,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507881717" name="Picture">
+                  <wp:docPr id="1395580603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507881717" name="Picture"/>
+                          <pic:cNvPr id="1395580603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26100,57 +26100,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236041748" name="Picture">
+                  <wp:docPr id="744520703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236041748" name="Picture"/>
+                          <pic:cNvPr id="744520703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27479,57 +27479,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614397058" name="Picture">
+                  <wp:docPr id="299265828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614397058" name="Picture"/>
+                          <pic:cNvPr id="299265828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28604,57 +28604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1645420004" name="Picture">
+                        <wp:docPr id="1896882280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1645420004" name="Picture"/>
+                                <pic:cNvPr id="1896882280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29957,57 +29957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131869070" name="Picture">
+                  <wp:docPr id="1599920225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131869070" name="Picture"/>
+                          <pic:cNvPr id="1599920225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30046,57 +30046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148390724" name="Picture">
+                  <wp:docPr id="1306093952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148390724" name="Picture"/>
+                          <pic:cNvPr id="1306093952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30690,57 +30690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927185286" name="Picture">
+                  <wp:docPr id="1027216179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927185286" name="Picture"/>
+                          <pic:cNvPr id="1027216179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31688,57 +31688,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385938050" name="Picture">
+                  <wp:docPr id="189862363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385938050" name="Picture"/>
+                          <pic:cNvPr id="189862363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31791,57 +31791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266866459" name="Picture">
+                  <wp:docPr id="1172881515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266866459" name="Picture"/>
+                          <pic:cNvPr id="1172881515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33172,57 +33172,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128248547" name="Picture">
+                  <wp:docPr id="633541121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128248547" name="Picture"/>
+                          <pic:cNvPr id="633541121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34315,57 +34315,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106677390" name="Picture">
+                        <wp:docPr id="1610757474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106677390" name="Picture"/>
+                                <pic:cNvPr id="1610757474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35704,57 +35704,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956166154" name="Picture">
+                  <wp:docPr id="1567387769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956166154" name="Picture"/>
+                          <pic:cNvPr id="1567387769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35793,57 +35793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194559755" name="Picture">
+                  <wp:docPr id="353463397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194559755" name="Picture"/>
+                          <pic:cNvPr id="353463397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36437,57 +36437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617310028" name="Picture">
+                  <wp:docPr id="1675038625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617310028" name="Picture"/>
+                          <pic:cNvPr id="1675038625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37435,57 +37435,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379133577" name="Picture">
+                  <wp:docPr id="123618205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379133577" name="Picture"/>
+                          <pic:cNvPr id="123618205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37538,57 +37538,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490383995" name="Picture">
+                  <wp:docPr id="192046752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490383995" name="Picture"/>
+                          <pic:cNvPr id="192046752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38915,57 +38915,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449088320" name="Picture">
+                  <wp:docPr id="243398188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449088320" name="Picture"/>
+                          <pic:cNvPr id="243398188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40058,57 +40058,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1941703400" name="Picture">
+                        <wp:docPr id="1851457849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1941703400" name="Picture"/>
+                                <pic:cNvPr id="1851457849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41419,57 +41419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302069588" name="Picture">
+                  <wp:docPr id="1877654088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302069588" name="Picture"/>
+                          <pic:cNvPr id="1877654088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41508,57 +41508,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782787858" name="Picture">
+                  <wp:docPr id="258297497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782787858" name="Picture"/>
+                          <pic:cNvPr id="258297497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42152,57 +42152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257918130" name="Picture">
+                  <wp:docPr id="1042854834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257918130" name="Picture"/>
+                          <pic:cNvPr id="1042854834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43150,57 +43150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173899678" name="Picture">
+                  <wp:docPr id="99468050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173899678" name="Picture"/>
+                          <pic:cNvPr id="99468050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43253,57 +43253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670166885" name="Picture">
+                  <wp:docPr id="1340469519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670166885" name="Picture"/>
+                          <pic:cNvPr id="1340469519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44630,57 +44630,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853125738" name="Picture">
+                  <wp:docPr id="1306896918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853125738" name="Picture"/>
+                          <pic:cNvPr id="1306896918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45773,57 +45773,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1027602093" name="Picture">
+                        <wp:docPr id="913802037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1027602093" name="Picture"/>
+                                <pic:cNvPr id="913802037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46994,57 +46994,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120567706" name="Picture">
+                  <wp:docPr id="1453472503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120567706" name="Picture"/>
+                          <pic:cNvPr id="1453472503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47065,57 +47065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896763204" name="Picture">
+                  <wp:docPr id="958191144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896763204" name="Picture"/>
+                          <pic:cNvPr id="958191144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47479,57 +47479,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893844817" name="Picture">
+                  <wp:docPr id="713041036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893844817" name="Picture"/>
+                          <pic:cNvPr id="713041036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>