--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770029783" name="Picture">
+                  <wp:docPr id="1883666350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770029783" name="Picture"/>
+                          <pic:cNvPr id="1883666350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589434814" name="Picture">
+                  <wp:docPr id="1625078571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589434814" name="Picture"/>
+                          <pic:cNvPr id="1625078571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079528021" name="Picture">
+                        <wp:docPr id="1821390808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079528021" name="Picture"/>
+                                <pic:cNvPr id="1821390808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411656150" name="Picture">
+                  <wp:docPr id="825727266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411656150" name="Picture"/>
+                          <pic:cNvPr id="825727266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781717544" name="Picture">
+                  <wp:docPr id="369735709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781717544" name="Picture"/>
+                          <pic:cNvPr id="369735709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704229286" name="Picture">
+                  <wp:docPr id="1573394106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704229286" name="Picture"/>
+                          <pic:cNvPr id="1573394106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270649035" name="Picture">
+                  <wp:docPr id="1481547157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270649035" name="Picture"/>
+                          <pic:cNvPr id="1481547157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554243779" name="Picture">
+                  <wp:docPr id="42923300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554243779" name="Picture"/>
+                          <pic:cNvPr id="42923300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747094889" name="Picture">
+                        <wp:docPr id="1687460536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747094889" name="Picture"/>
+                                <pic:cNvPr id="1687460536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2001196990" name="Picture">
+                        <wp:docPr id="1118922556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2001196990" name="Picture"/>
+                                <pic:cNvPr id="1118922556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="8558359" name="Picture">
+                        <wp:docPr id="771578744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="8558359" name="Picture"/>
+                                <pic:cNvPr id="771578744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1513387569" name="Picture">
+                        <wp:docPr id="1647761050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1513387569" name="Picture"/>
+                                <pic:cNvPr id="1647761050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1539802092" name="Picture">
+                        <wp:docPr id="227239862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1539802092" name="Picture"/>
+                                <pic:cNvPr id="227239862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406898026" name="Picture">
+                        <wp:docPr id="1408624904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406898026" name="Picture"/>
+                                <pic:cNvPr id="1408624904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124917793" name="Picture">
+                        <wp:docPr id="480776801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124917793" name="Picture"/>
+                                <pic:cNvPr id="480776801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="368779850" name="Picture">
+                        <wp:docPr id="767790104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="368779850" name="Picture"/>
+                                <pic:cNvPr id="767790104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="968577916" name="Picture">
+                        <wp:docPr id="1029549013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="968577916" name="Picture"/>
+                                <pic:cNvPr id="1029549013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953858115" name="Picture">
+                        <wp:docPr id="2136061024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953858115" name="Picture"/>
+                                <pic:cNvPr id="2136061024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1514252659" name="Picture">
+                        <wp:docPr id="1330481593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1514252659" name="Picture"/>
+                                <pic:cNvPr id="1330481593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="95073731" name="Picture">
+                        <wp:docPr id="1235218185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="95073731" name="Picture"/>
+                                <pic:cNvPr id="1235218185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938701874" name="Picture">
+                  <wp:docPr id="1533301029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938701874" name="Picture"/>
+                          <pic:cNvPr id="1533301029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492312341" name="Picture">
+                  <wp:docPr id="1283340560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492312341" name="Picture"/>
+                          <pic:cNvPr id="1283340560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474098649" name="Picture">
+                  <wp:docPr id="1642186448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474098649" name="Picture"/>
+                          <pic:cNvPr id="1642186448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452893019" name="Picture">
+                  <wp:docPr id="1024258728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452893019" name="Picture"/>
+                          <pic:cNvPr id="1024258728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014355247" name="Picture">
+                  <wp:docPr id="1351995127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014355247" name="Picture"/>
+                          <pic:cNvPr id="1351995127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150557802" name="Picture">
+                  <wp:docPr id="1822977438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150557802" name="Picture"/>
+                          <pic:cNvPr id="1822977438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="110094414" name="Picture">
+                        <wp:docPr id="67125694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="110094414" name="Picture"/>
+                                <pic:cNvPr id="67125694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106982939" name="Picture">
+                  <wp:docPr id="1910608591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106982939" name="Picture"/>
+                          <pic:cNvPr id="1910608591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131965608" name="Picture">
+                  <wp:docPr id="514632637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131965608" name="Picture"/>
+                          <pic:cNvPr id="514632637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129258373" name="Picture">
+                  <wp:docPr id="405210215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129258373" name="Picture"/>
+                          <pic:cNvPr id="405210215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156077150" name="Picture">
+                  <wp:docPr id="2021344274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156077150" name="Picture"/>
+                          <pic:cNvPr id="2021344274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2729989" name="Picture">
+                  <wp:docPr id="1951702620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2729989" name="Picture"/>
+                          <pic:cNvPr id="1951702620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531020187" name="Picture">
+                  <wp:docPr id="581479725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531020187" name="Picture"/>
+                          <pic:cNvPr id="581479725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868675218" name="Picture">
+                        <wp:docPr id="1194528592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868675218" name="Picture"/>
+                                <pic:cNvPr id="1194528592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890644117" name="Picture">
+                  <wp:docPr id="1405558507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890644117" name="Picture"/>
+                          <pic:cNvPr id="1405558507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312807860" name="Picture">
+                  <wp:docPr id="1661701733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312807860" name="Picture"/>
+                          <pic:cNvPr id="1661701733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125131947" name="Picture">
+                  <wp:docPr id="987304760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125131947" name="Picture"/>
+                          <pic:cNvPr id="987304760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862212127" name="Picture">
+                  <wp:docPr id="333340586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862212127" name="Picture"/>
+                          <pic:cNvPr id="333340586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346230566" name="Picture">
+                  <wp:docPr id="607736417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346230566" name="Picture"/>
+                          <pic:cNvPr id="607736417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68496936" name="Picture">
+                  <wp:docPr id="179602677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68496936" name="Picture"/>
+                          <pic:cNvPr id="179602677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129827330" name="Picture">
+                        <wp:docPr id="701362887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129827330" name="Picture"/>
+                                <pic:cNvPr id="701362887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30307,57 +30307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756616323" name="Picture">
+                  <wp:docPr id="1615540724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756616323" name="Picture"/>
+                          <pic:cNvPr id="1615540724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30396,57 +30396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672651876" name="Picture">
+                  <wp:docPr id="660234560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672651876" name="Picture"/>
+                          <pic:cNvPr id="660234560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31040,57 +31040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440560312" name="Picture">
+                  <wp:docPr id="1632105638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440560312" name="Picture"/>
+                          <pic:cNvPr id="1632105638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32038,57 +32038,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476880521" name="Picture">
+                  <wp:docPr id="248687535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476880521" name="Picture"/>
+                          <pic:cNvPr id="248687535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32141,57 +32141,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008423238" name="Picture">
+                  <wp:docPr id="460220171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008423238" name="Picture"/>
+                          <pic:cNvPr id="460220171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33518,57 +33518,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235256460" name="Picture">
+                  <wp:docPr id="2114957605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235256460" name="Picture"/>
+                          <pic:cNvPr id="2114957605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1979478060" name="Picture">
+                        <wp:docPr id="771013687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1979478060" name="Picture"/>
+                                <pic:cNvPr id="771013687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35882,57 +35882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452172741" name="Picture">
+                  <wp:docPr id="787592757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452172741" name="Picture"/>
+                          <pic:cNvPr id="787592757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35953,57 +35953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752698748" name="Picture">
+                  <wp:docPr id="921107324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752698748" name="Picture"/>
+                          <pic:cNvPr id="921107324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36367,57 +36367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434190281" name="Picture">
+                  <wp:docPr id="563363683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434190281" name="Picture"/>
+                          <pic:cNvPr id="563363683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>