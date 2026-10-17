--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160893922" name="Picture">
+                  <wp:docPr id="2137098604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160893922" name="Picture"/>
+                          <pic:cNvPr id="2137098604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065413876" name="Picture">
+                  <wp:docPr id="1924085735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065413876" name="Picture"/>
+                          <pic:cNvPr id="1924085735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1216566255" name="Picture">
+                        <wp:docPr id="624721290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1216566255" name="Picture"/>
+                                <pic:cNvPr id="624721290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897090291" name="Picture">
+                  <wp:docPr id="776717765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897090291" name="Picture"/>
+                          <pic:cNvPr id="776717765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953399011" name="Picture">
+                  <wp:docPr id="1785797122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953399011" name="Picture"/>
+                          <pic:cNvPr id="1785797122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793795998" name="Picture">
+                  <wp:docPr id="539438426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793795998" name="Picture"/>
+                          <pic:cNvPr id="539438426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559495733" name="Picture">
+                  <wp:docPr id="390242260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559495733" name="Picture"/>
+                          <pic:cNvPr id="390242260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767755029" name="Picture">
+                  <wp:docPr id="1390989338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767755029" name="Picture"/>
+                          <pic:cNvPr id="1390989338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="520104968" name="Picture">
+                        <wp:docPr id="753762893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="520104968" name="Picture"/>
+                                <pic:cNvPr id="753762893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494391399" name="Picture">
+                        <wp:docPr id="2030210809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494391399" name="Picture"/>
+                                <pic:cNvPr id="2030210809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="586454269" name="Picture">
+                        <wp:docPr id="1213437988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="586454269" name="Picture"/>
+                                <pic:cNvPr id="1213437988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189352352" name="Picture">
+                        <wp:docPr id="1449053894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189352352" name="Picture"/>
+                                <pic:cNvPr id="1449053894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1408116986" name="Picture">
+                        <wp:docPr id="137115984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1408116986" name="Picture"/>
+                                <pic:cNvPr id="137115984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1150222220" name="Picture">
+                        <wp:docPr id="1810877317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1150222220" name="Picture"/>
+                                <pic:cNvPr id="1810877317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367944789" name="Picture">
+                        <wp:docPr id="263969038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367944789" name="Picture"/>
+                                <pic:cNvPr id="263969038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="664947616" name="Picture">
+                        <wp:docPr id="1468376212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="664947616" name="Picture"/>
+                                <pic:cNvPr id="1468376212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54253372" name="Picture">
+                        <wp:docPr id="1965602039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54253372" name="Picture"/>
+                                <pic:cNvPr id="1965602039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769816599" name="Picture">
+                        <wp:docPr id="77467583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769816599" name="Picture"/>
+                                <pic:cNvPr id="77467583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1488762648" name="Picture">
+                        <wp:docPr id="1788945553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1488762648" name="Picture"/>
+                                <pic:cNvPr id="1788945553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472903137" name="Picture">
+                        <wp:docPr id="1573768727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472903137" name="Picture"/>
+                                <pic:cNvPr id="1573768727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104907537" name="Picture">
+                        <wp:docPr id="2031279872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104907537" name="Picture"/>
+                                <pic:cNvPr id="2031279872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893439719" name="Picture">
+                        <wp:docPr id="1235931659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893439719" name="Picture"/>
+                                <pic:cNvPr id="1235931659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2134778831" name="Picture">
+                        <wp:docPr id="847299082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2134778831" name="Picture"/>
+                                <pic:cNvPr id="847299082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867371610" name="Picture">
+                  <wp:docPr id="538077482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867371610" name="Picture"/>
+                          <pic:cNvPr id="538077482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105626745" name="Picture">
+                  <wp:docPr id="696615985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105626745" name="Picture"/>
+                          <pic:cNvPr id="696615985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684956031" name="Picture">
+                  <wp:docPr id="890240874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684956031" name="Picture"/>
+                          <pic:cNvPr id="890240874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330685577" name="Picture">
+                  <wp:docPr id="1484961623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330685577" name="Picture"/>
+                          <pic:cNvPr id="1484961623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727492120" name="Picture">
+                  <wp:docPr id="272989478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727492120" name="Picture"/>
+                          <pic:cNvPr id="272989478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648404217" name="Picture">
+                  <wp:docPr id="860196080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648404217" name="Picture"/>
+                          <pic:cNvPr id="860196080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658847511" name="Picture">
+                        <wp:docPr id="1862595174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658847511" name="Picture"/>
+                                <pic:cNvPr id="1862595174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100636891" name="Picture">
+                  <wp:docPr id="427253542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100636891" name="Picture"/>
+                          <pic:cNvPr id="427253542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393754314" name="Picture">
+                  <wp:docPr id="2029709181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393754314" name="Picture"/>
+                          <pic:cNvPr id="2029709181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970435467" name="Picture">
+                  <wp:docPr id="816168390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970435467" name="Picture"/>
+                          <pic:cNvPr id="816168390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549012194" name="Picture">
+                  <wp:docPr id="465203679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549012194" name="Picture"/>
+                          <pic:cNvPr id="465203679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336574626" name="Picture">
+                  <wp:docPr id="365695867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336574626" name="Picture"/>
+                          <pic:cNvPr id="365695867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139612540" name="Picture">
+                  <wp:docPr id="1077908082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139612540" name="Picture"/>
+                          <pic:cNvPr id="1077908082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593846652" name="Picture">
+                        <wp:docPr id="1588011635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593846652" name="Picture"/>
+                                <pic:cNvPr id="1588011635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1624719576" name="Picture">
+                        <wp:docPr id="461969962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1624719576" name="Picture"/>
+                                <pic:cNvPr id="461969962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045617781" name="Picture">
+                  <wp:docPr id="2086279058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045617781" name="Picture"/>
+                          <pic:cNvPr id="2086279058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486658016" name="Picture">
+                  <wp:docPr id="227611998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486658016" name="Picture"/>
+                          <pic:cNvPr id="227611998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841949920" name="Picture">
+                  <wp:docPr id="1557744192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841949920" name="Picture"/>
+                          <pic:cNvPr id="1557744192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086791770" name="Picture">
+                  <wp:docPr id="761888357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086791770" name="Picture"/>
+                          <pic:cNvPr id="761888357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34921254" name="Picture">
+                  <wp:docPr id="927104603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34921254" name="Picture"/>
+                          <pic:cNvPr id="927104603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363493176" name="Picture">
+                  <wp:docPr id="467420837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363493176" name="Picture"/>
+                          <pic:cNvPr id="467420837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30103,57 +30103,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794568145" name="Picture">
+                        <wp:docPr id="1909592735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794568145" name="Picture"/>
+                                <pic:cNvPr id="1909592735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31597,57 +31597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10279549" name="Picture">
+                  <wp:docPr id="632221045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10279549" name="Picture"/>
+                          <pic:cNvPr id="632221045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31686,57 +31686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38896536" name="Picture">
+                  <wp:docPr id="1705459082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38896536" name="Picture"/>
+                          <pic:cNvPr id="1705459082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32366,57 +32366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914711910" name="Picture">
+                  <wp:docPr id="2037356370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914711910" name="Picture"/>
+                          <pic:cNvPr id="2037356370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33427,57 +33427,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881684950" name="Picture">
+                  <wp:docPr id="1673175016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881684950" name="Picture"/>
+                          <pic:cNvPr id="1673175016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33530,57 +33530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495164855" name="Picture">
+                  <wp:docPr id="819646455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495164855" name="Picture"/>
+                          <pic:cNvPr id="819646455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34988,57 +34988,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111738030" name="Picture">
+                  <wp:docPr id="1913281689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111738030" name="Picture"/>
+                          <pic:cNvPr id="1913281689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36185,57 +36185,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079855302" name="Picture">
+                        <wp:docPr id="1295355561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079855302" name="Picture"/>
+                                <pic:cNvPr id="1295355561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38554,57 +38554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991135443" name="Picture">
+                  <wp:docPr id="896039845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991135443" name="Picture"/>
+                          <pic:cNvPr id="896039845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38643,57 +38643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566774483" name="Picture">
+                  <wp:docPr id="892243118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566774483" name="Picture"/>
+                          <pic:cNvPr id="892243118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39287,57 +39287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192494932" name="Picture">
+                  <wp:docPr id="1410272356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192494932" name="Picture"/>
+                          <pic:cNvPr id="1410272356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40285,57 +40285,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378188892" name="Picture">
+                  <wp:docPr id="1750873108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378188892" name="Picture"/>
+                          <pic:cNvPr id="1750873108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40388,57 +40388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093458327" name="Picture">
+                  <wp:docPr id="987884516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093458327" name="Picture"/>
+                          <pic:cNvPr id="987884516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41765,57 +41765,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723913204" name="Picture">
+                  <wp:docPr id="2032270401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723913204" name="Picture"/>
+                          <pic:cNvPr id="2032270401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42908,57 +42908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="934774716" name="Picture">
+                        <wp:docPr id="104915609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="934774716" name="Picture"/>
+                                <pic:cNvPr id="104915609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44129,57 +44129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742736151" name="Picture">
+                  <wp:docPr id="1895159268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742736151" name="Picture"/>
+                          <pic:cNvPr id="1895159268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44200,57 +44200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538293439" name="Picture">
+                  <wp:docPr id="1752536422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538293439" name="Picture"/>
+                          <pic:cNvPr id="1752536422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44614,57 +44614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206572133" name="Picture">
+                  <wp:docPr id="1947501357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206572133" name="Picture"/>
+                          <pic:cNvPr id="1947501357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>