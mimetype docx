--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275625652" name="Picture">
+                  <wp:docPr id="805409998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275625652" name="Picture"/>
+                          <pic:cNvPr id="805409998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744365660" name="Picture">
+                  <wp:docPr id="2070908007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744365660" name="Picture"/>
+                          <pic:cNvPr id="2070908007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498746813" name="Picture">
+                        <wp:docPr id="597856806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498746813" name="Picture"/>
+                                <pic:cNvPr id="597856806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255713367" name="Picture">
+                  <wp:docPr id="536901769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255713367" name="Picture"/>
+                          <pic:cNvPr id="536901769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605237470" name="Picture">
+                  <wp:docPr id="1716879726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605237470" name="Picture"/>
+                          <pic:cNvPr id="1716879726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424691616" name="Picture">
+                  <wp:docPr id="524343026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424691616" name="Picture"/>
+                          <pic:cNvPr id="524343026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059311018" name="Picture">
+                  <wp:docPr id="1868720627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059311018" name="Picture"/>
+                          <pic:cNvPr id="1868720627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051860213" name="Picture">
+                  <wp:docPr id="878091578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051860213" name="Picture"/>
+                          <pic:cNvPr id="878091578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1627681458" name="Picture">
+                        <wp:docPr id="1677593310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1627681458" name="Picture"/>
+                                <pic:cNvPr id="1677593310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1434563704" name="Picture">
+                        <wp:docPr id="939334219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1434563704" name="Picture"/>
+                                <pic:cNvPr id="939334219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137988970" name="Picture">
+                        <wp:docPr id="1436777495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137988970" name="Picture"/>
+                                <pic:cNvPr id="1436777495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1888288138" name="Picture">
+                        <wp:docPr id="2125955344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1888288138" name="Picture"/>
+                                <pic:cNvPr id="2125955344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258159331" name="Picture">
+                        <wp:docPr id="88316575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258159331" name="Picture"/>
+                                <pic:cNvPr id="88316575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1960827157" name="Picture">
+                        <wp:docPr id="860440753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1960827157" name="Picture"/>
+                                <pic:cNvPr id="860440753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1221095529" name="Picture">
+                        <wp:docPr id="1551476448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1221095529" name="Picture"/>
+                                <pic:cNvPr id="1551476448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727233989" name="Picture">
+                        <wp:docPr id="1605134171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727233989" name="Picture"/>
+                                <pic:cNvPr id="1605134171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081375781" name="Picture">
+                        <wp:docPr id="300772486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081375781" name="Picture"/>
+                                <pic:cNvPr id="300772486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2085365585" name="Picture">
+                        <wp:docPr id="2075224410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2085365585" name="Picture"/>
+                                <pic:cNvPr id="2075224410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887184906" name="Picture">
+                        <wp:docPr id="1737408042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887184906" name="Picture"/>
+                                <pic:cNvPr id="1737408042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1800453220" name="Picture">
+                        <wp:docPr id="1454939387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1800453220" name="Picture"/>
+                                <pic:cNvPr id="1454939387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210947210" name="Picture">
+                        <wp:docPr id="446848398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210947210" name="Picture"/>
+                                <pic:cNvPr id="446848398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583718036" name="Picture">
+                        <wp:docPr id="1366174923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583718036" name="Picture"/>
+                                <pic:cNvPr id="1366174923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="218270387" name="Picture">
+                        <wp:docPr id="1217549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="218270387" name="Picture"/>
+                                <pic:cNvPr id="1217549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571911799" name="Picture">
+                        <wp:docPr id="1675527844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571911799" name="Picture"/>
+                                <pic:cNvPr id="1675527844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994765003" name="Picture">
+                        <wp:docPr id="661133811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994765003" name="Picture"/>
+                                <pic:cNvPr id="661133811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303752261" name="Picture">
+                        <wp:docPr id="123905591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303752261" name="Picture"/>
+                                <pic:cNvPr id="123905591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901908905" name="Picture">
+                  <wp:docPr id="1520099071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901908905" name="Picture"/>
+                          <pic:cNvPr id="1520099071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462057402" name="Picture">
+                  <wp:docPr id="1390993542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462057402" name="Picture"/>
+                          <pic:cNvPr id="1390993542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024168766" name="Picture">
+                  <wp:docPr id="711844661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024168766" name="Picture"/>
+                          <pic:cNvPr id="711844661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829700044" name="Picture">
+                  <wp:docPr id="386727479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829700044" name="Picture"/>
+                          <pic:cNvPr id="386727479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759668510" name="Picture">
+                  <wp:docPr id="516327322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759668510" name="Picture"/>
+                          <pic:cNvPr id="516327322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354918695" name="Picture">
+                  <wp:docPr id="62915964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354918695" name="Picture"/>
+                          <pic:cNvPr id="62915964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947998630" name="Picture">
+                        <wp:docPr id="490382654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947998630" name="Picture"/>
+                                <pic:cNvPr id="490382654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029858032" name="Picture">
+                  <wp:docPr id="1591786430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029858032" name="Picture"/>
+                          <pic:cNvPr id="1591786430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869528363" name="Picture">
+                  <wp:docPr id="771668958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869528363" name="Picture"/>
+                          <pic:cNvPr id="771668958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562391327" name="Picture">
+                  <wp:docPr id="1705371658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562391327" name="Picture"/>
+                          <pic:cNvPr id="1705371658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519785312" name="Picture">
+                  <wp:docPr id="1897556621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519785312" name="Picture"/>
+                          <pic:cNvPr id="1897556621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404023969" name="Picture">
+                  <wp:docPr id="1969151090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404023969" name="Picture"/>
+                          <pic:cNvPr id="1969151090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060109877" name="Picture">
+                  <wp:docPr id="1892655957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060109877" name="Picture"/>
+                          <pic:cNvPr id="1892655957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="675801160" name="Picture">
+                        <wp:docPr id="1736994485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="675801160" name="Picture"/>
+                                <pic:cNvPr id="1736994485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119907203" name="Picture">
+                        <wp:docPr id="216190309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119907203" name="Picture"/>
+                                <pic:cNvPr id="216190309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272043655" name="Picture">
+                  <wp:docPr id="683403146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272043655" name="Picture"/>
+                          <pic:cNvPr id="683403146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13239342" name="Picture">
+                  <wp:docPr id="1482884818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13239342" name="Picture"/>
+                          <pic:cNvPr id="1482884818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330915525" name="Picture">
+                  <wp:docPr id="1039827112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330915525" name="Picture"/>
+                          <pic:cNvPr id="1039827112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002600953" name="Picture">
+                  <wp:docPr id="289886862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002600953" name="Picture"/>
+                          <pic:cNvPr id="289886862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59926913" name="Picture">
+                  <wp:docPr id="1470091779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59926913" name="Picture"/>
+                          <pic:cNvPr id="1470091779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131798964" name="Picture">
+                  <wp:docPr id="1835336358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131798964" name="Picture"/>
+                          <pic:cNvPr id="1835336358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991698684" name="Picture">
+                        <wp:docPr id="583905157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991698684" name="Picture"/>
+                                <pic:cNvPr id="583905157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688586396" name="Picture">
+                  <wp:docPr id="1744369992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688586396" name="Picture"/>
+                          <pic:cNvPr id="1744369992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582257271" name="Picture">
+                  <wp:docPr id="1035444902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582257271" name="Picture"/>
+                          <pic:cNvPr id="1035444902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143034033" name="Picture">
+                  <wp:docPr id="1643544088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143034033" name="Picture"/>
+                          <pic:cNvPr id="1643544088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712336683" name="Picture">
+                  <wp:docPr id="808031327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712336683" name="Picture"/>
+                          <pic:cNvPr id="808031327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907071673" name="Picture">
+                  <wp:docPr id="525538769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907071673" name="Picture"/>
+                          <pic:cNvPr id="525538769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972869747" name="Picture">
+                  <wp:docPr id="1593815181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972869747" name="Picture"/>
+                          <pic:cNvPr id="1593815181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="14671741" name="Picture">
+                        <wp:docPr id="290777841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="14671741" name="Picture"/>
+                                <pic:cNvPr id="290777841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602218077" name="Picture">
+                  <wp:docPr id="839666574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602218077" name="Picture"/>
+                          <pic:cNvPr id="839666574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473059181" name="Picture">
+                  <wp:docPr id="1168550890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473059181" name="Picture"/>
+                          <pic:cNvPr id="1168550890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680664781" name="Picture">
+                  <wp:docPr id="852510508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680664781" name="Picture"/>
+                          <pic:cNvPr id="852510508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447116243" name="Picture">
+                  <wp:docPr id="964358572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447116243" name="Picture"/>
+                          <pic:cNvPr id="964358572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841104140" name="Picture">
+                  <wp:docPr id="969677278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841104140" name="Picture"/>
+                          <pic:cNvPr id="969677278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661450761" name="Picture">
+                  <wp:docPr id="344534524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661450761" name="Picture"/>
+                          <pic:cNvPr id="344534524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42643,57 +42643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7469883" name="Picture">
+                  <wp:docPr id="834533010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7469883" name="Picture"/>
+                          <pic:cNvPr id="834533010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42732,57 +42732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090632754" name="Picture">
+                  <wp:docPr id="1937426843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090632754" name="Picture"/>
+                          <pic:cNvPr id="1937426843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43376,57 +43376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018223888" name="Picture">
+                  <wp:docPr id="784460997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018223888" name="Picture"/>
+                          <pic:cNvPr id="784460997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44434,57 +44434,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073134559" name="Picture">
+                  <wp:docPr id="799550499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073134559" name="Picture"/>
+                          <pic:cNvPr id="799550499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46709,57 +46709,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="745357582" name="Picture">
+                        <wp:docPr id="917891636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="745357582" name="Picture"/>
+                                <pic:cNvPr id="917891636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48004,57 +48004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651116319" name="Picture">
+                  <wp:docPr id="1477575157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651116319" name="Picture"/>
+                          <pic:cNvPr id="1477575157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48075,57 +48075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003269882" name="Picture">
+                  <wp:docPr id="1000131419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003269882" name="Picture"/>
+                          <pic:cNvPr id="1000131419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48489,57 +48489,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063232928" name="Picture">
+                  <wp:docPr id="2007490491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063232928" name="Picture"/>
+                          <pic:cNvPr id="2007490491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>