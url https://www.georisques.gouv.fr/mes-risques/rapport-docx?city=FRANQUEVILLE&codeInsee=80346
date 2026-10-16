--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369676942" name="Picture">
+                  <wp:docPr id="1134735606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369676942" name="Picture"/>
+                          <pic:cNvPr id="1134735606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602383070" name="Picture">
+                  <wp:docPr id="781577966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602383070" name="Picture"/>
+                          <pic:cNvPr id="781577966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359090745" name="Picture">
+                        <wp:docPr id="593170408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359090745" name="Picture"/>
+                                <pic:cNvPr id="593170408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371419906" name="Picture">
+                  <wp:docPr id="2096622106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371419906" name="Picture"/>
+                          <pic:cNvPr id="2096622106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771833152" name="Picture">
+                  <wp:docPr id="1932901049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771833152" name="Picture"/>
+                          <pic:cNvPr id="1932901049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793424910" name="Picture">
+                  <wp:docPr id="102840502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793424910" name="Picture"/>
+                          <pic:cNvPr id="102840502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645253674" name="Picture">
+                  <wp:docPr id="1410153945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645253674" name="Picture"/>
+                          <pic:cNvPr id="1410153945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866166059" name="Picture">
+                  <wp:docPr id="1104052612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866166059" name="Picture"/>
+                          <pic:cNvPr id="1104052612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="688984584" name="Picture">
+                        <wp:docPr id="1077914282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="688984584" name="Picture"/>
+                                <pic:cNvPr id="1077914282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1515863898" name="Picture">
+                        <wp:docPr id="1070450308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1515863898" name="Picture"/>
+                                <pic:cNvPr id="1070450308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="227316113" name="Picture">
+                        <wp:docPr id="1496259948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="227316113" name="Picture"/>
+                                <pic:cNvPr id="1496259948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="157258983" name="Picture">
+                        <wp:docPr id="223869915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="157258983" name="Picture"/>
+                                <pic:cNvPr id="223869915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="804020487" name="Picture">
+                        <wp:docPr id="1709200736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="804020487" name="Picture"/>
+                                <pic:cNvPr id="1709200736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074365653" name="Picture">
+                        <wp:docPr id="397584240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074365653" name="Picture"/>
+                                <pic:cNvPr id="397584240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682090094" name="Picture">
+                        <wp:docPr id="1972014034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682090094" name="Picture"/>
+                                <pic:cNvPr id="1972014034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355051184" name="Picture">
+                        <wp:docPr id="728281543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355051184" name="Picture"/>
+                                <pic:cNvPr id="728281543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709241859" name="Picture">
+                        <wp:docPr id="949665593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709241859" name="Picture"/>
+                                <pic:cNvPr id="949665593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532396542" name="Picture">
+                        <wp:docPr id="518768654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532396542" name="Picture"/>
+                                <pic:cNvPr id="518768654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52687493" name="Picture">
+                        <wp:docPr id="727982445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52687493" name="Picture"/>
+                                <pic:cNvPr id="727982445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1520216162" name="Picture">
+                        <wp:docPr id="1634466392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1520216162" name="Picture"/>
+                                <pic:cNvPr id="1634466392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326534838" name="Picture">
+                        <wp:docPr id="330097589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326534838" name="Picture"/>
+                                <pic:cNvPr id="330097589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="354444157" name="Picture">
+                        <wp:docPr id="983448353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="354444157" name="Picture"/>
+                                <pic:cNvPr id="983448353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265632506" name="Picture">
+                        <wp:docPr id="1498473944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265632506" name="Picture"/>
+                                <pic:cNvPr id="1498473944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430852141" name="Picture">
+                  <wp:docPr id="1301328005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430852141" name="Picture"/>
+                          <pic:cNvPr id="1301328005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003096443" name="Picture">
+                  <wp:docPr id="1240420620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003096443" name="Picture"/>
+                          <pic:cNvPr id="1240420620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808120958" name="Picture">
+                  <wp:docPr id="474185310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808120958" name="Picture"/>
+                          <pic:cNvPr id="474185310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130120670" name="Picture">
+                  <wp:docPr id="638941642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130120670" name="Picture"/>
+                          <pic:cNvPr id="638941642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327893489" name="Picture">
+                  <wp:docPr id="688974200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327893489" name="Picture"/>
+                          <pic:cNvPr id="688974200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83253170" name="Picture">
+                  <wp:docPr id="1785388597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83253170" name="Picture"/>
+                          <pic:cNvPr id="1785388597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1286711084" name="Picture">
+                        <wp:docPr id="2094870142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1286711084" name="Picture"/>
+                                <pic:cNvPr id="2094870142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531100297" name="Picture">
+                        <wp:docPr id="1797109754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531100297" name="Picture"/>
+                                <pic:cNvPr id="1797109754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820723116" name="Picture">
+                  <wp:docPr id="1957018822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820723116" name="Picture"/>
+                          <pic:cNvPr id="1957018822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161214013" name="Picture">
+                  <wp:docPr id="492201040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161214013" name="Picture"/>
+                          <pic:cNvPr id="492201040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199156454" name="Picture">
+                  <wp:docPr id="460497511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199156454" name="Picture"/>
+                          <pic:cNvPr id="460497511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533773053" name="Picture">
+                  <wp:docPr id="1356891723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533773053" name="Picture"/>
+                          <pic:cNvPr id="1356891723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558766996" name="Picture">
+                  <wp:docPr id="338912830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558766996" name="Picture"/>
+                          <pic:cNvPr id="338912830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262042679" name="Picture">
+                  <wp:docPr id="1244038536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262042679" name="Picture"/>
+                          <pic:cNvPr id="1244038536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="569833326" name="Picture">
+                        <wp:docPr id="483383747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="569833326" name="Picture"/>
+                                <pic:cNvPr id="483383747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132386140" name="Picture">
+                  <wp:docPr id="166082824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132386140" name="Picture"/>
+                          <pic:cNvPr id="166082824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266933129" name="Picture">
+                  <wp:docPr id="1653637100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266933129" name="Picture"/>
+                          <pic:cNvPr id="1653637100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198093487" name="Picture">
+                  <wp:docPr id="1977380545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198093487" name="Picture"/>
+                          <pic:cNvPr id="1977380545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388250201" name="Picture">
+                  <wp:docPr id="714139240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388250201" name="Picture"/>
+                          <pic:cNvPr id="714139240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641888847" name="Picture">
+                  <wp:docPr id="546294626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641888847" name="Picture"/>
+                          <pic:cNvPr id="546294626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50816219" name="Picture">
+                  <wp:docPr id="99887425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50816219" name="Picture"/>
+                          <pic:cNvPr id="99887425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99589501" name="Picture">
+                  <wp:docPr id="686400768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99589501" name="Picture"/>
+                          <pic:cNvPr id="686400768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039536295" name="Picture">
+                  <wp:docPr id="217268093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039536295" name="Picture"/>
+                          <pic:cNvPr id="217268093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917558582" name="Picture">
+                  <wp:docPr id="638940339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917558582" name="Picture"/>
+                          <pic:cNvPr id="638940339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133956576" name="Picture">
+                  <wp:docPr id="1123455180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133956576" name="Picture"/>
+                          <pic:cNvPr id="1123455180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687796797" name="Picture">
+                  <wp:docPr id="1828485973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687796797" name="Picture"/>
+                          <pic:cNvPr id="1828485973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325631482" name="Picture">
+                  <wp:docPr id="1341121749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325631482" name="Picture"/>
+                          <pic:cNvPr id="1341121749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2116351650" name="Picture">
+                        <wp:docPr id="436563983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2116351650" name="Picture"/>
+                                <pic:cNvPr id="436563983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759927499" name="Picture">
+                  <wp:docPr id="712828630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759927499" name="Picture"/>
+                          <pic:cNvPr id="712828630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593404459" name="Picture">
+                  <wp:docPr id="1510971471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593404459" name="Picture"/>
+                          <pic:cNvPr id="1510971471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897236321" name="Picture">
+                  <wp:docPr id="1671968291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897236321" name="Picture"/>
+                          <pic:cNvPr id="1671968291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449466557" name="Picture">
+                  <wp:docPr id="752530922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449466557" name="Picture"/>
+                          <pic:cNvPr id="752530922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087541368" name="Picture">
+                  <wp:docPr id="365855615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087541368" name="Picture"/>
+                          <pic:cNvPr id="365855615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217476011" name="Picture">
+                  <wp:docPr id="1312041728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217476011" name="Picture"/>
+                          <pic:cNvPr id="1312041728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183341382" name="Picture">
+                        <wp:docPr id="1089915998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183341382" name="Picture"/>
+                                <pic:cNvPr id="1089915998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380137234" name="Picture">
+                  <wp:docPr id="104669324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380137234" name="Picture"/>
+                          <pic:cNvPr id="104669324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077677590" name="Picture">
+                  <wp:docPr id="689205345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077677590" name="Picture"/>
+                          <pic:cNvPr id="689205345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754170612" name="Picture">
+                  <wp:docPr id="249396086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754170612" name="Picture"/>
+                          <pic:cNvPr id="249396086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45854,57 +45854,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024655238" name="Picture">
+                  <wp:docPr id="1496171473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024655238" name="Picture"/>
+                          <pic:cNvPr id="1496171473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45925,57 +45925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494803596" name="Picture">
+                  <wp:docPr id="1395664877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494803596" name="Picture"/>
+                          <pic:cNvPr id="1395664877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46339,57 +46339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30115059" name="Picture">
+                  <wp:docPr id="919859254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30115059" name="Picture"/>
+                          <pic:cNvPr id="919859254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>