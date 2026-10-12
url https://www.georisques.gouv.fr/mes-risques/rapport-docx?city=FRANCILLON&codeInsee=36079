--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124924355" name="Picture">
+                  <wp:docPr id="223832228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124924355" name="Picture"/>
+                          <pic:cNvPr id="223832228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105493847" name="Picture">
+                  <wp:docPr id="538463752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105493847" name="Picture"/>
+                          <pic:cNvPr id="538463752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1692218154" name="Picture">
+                        <wp:docPr id="64270383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1692218154" name="Picture"/>
+                                <pic:cNvPr id="64270383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724421080" name="Picture">
+                  <wp:docPr id="1484422041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724421080" name="Picture"/>
+                          <pic:cNvPr id="1484422041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218196297" name="Picture">
+                  <wp:docPr id="1507450735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218196297" name="Picture"/>
+                          <pic:cNvPr id="1507450735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647460875" name="Picture">
+                  <wp:docPr id="2028462723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647460875" name="Picture"/>
+                          <pic:cNvPr id="2028462723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288578983" name="Picture">
+                  <wp:docPr id="1441209357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288578983" name="Picture"/>
+                          <pic:cNvPr id="1441209357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126152727" name="Picture">
+                  <wp:docPr id="897165553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126152727" name="Picture"/>
+                          <pic:cNvPr id="897165553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394750068" name="Picture">
+                        <wp:docPr id="2109484007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394750068" name="Picture"/>
+                                <pic:cNvPr id="2109484007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356712694" name="Picture">
+                        <wp:docPr id="224461722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356712694" name="Picture"/>
+                                <pic:cNvPr id="224461722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835028931" name="Picture">
+                        <wp:docPr id="507940465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835028931" name="Picture"/>
+                                <pic:cNvPr id="507940465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900535545" name="Picture">
+                        <wp:docPr id="854071553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900535545" name="Picture"/>
+                                <pic:cNvPr id="854071553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="371702687" name="Picture">
+                        <wp:docPr id="163763444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="371702687" name="Picture"/>
+                                <pic:cNvPr id="163763444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489277980" name="Picture">
+                        <wp:docPr id="1307035742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489277980" name="Picture"/>
+                                <pic:cNvPr id="1307035742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420038928" name="Picture">
+                        <wp:docPr id="1213826243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420038928" name="Picture"/>
+                                <pic:cNvPr id="1213826243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440665606" name="Picture">
+                        <wp:docPr id="313059649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440665606" name="Picture"/>
+                                <pic:cNvPr id="313059649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="834620681" name="Picture">
+                        <wp:docPr id="940686640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="834620681" name="Picture"/>
+                                <pic:cNvPr id="940686640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35393420" name="Picture">
+                        <wp:docPr id="1638136205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35393420" name="Picture"/>
+                                <pic:cNvPr id="1638136205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907380669" name="Picture">
+                        <wp:docPr id="543225145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907380669" name="Picture"/>
+                                <pic:cNvPr id="543225145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="523456541" name="Picture">
+                        <wp:docPr id="281282911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="523456541" name="Picture"/>
+                                <pic:cNvPr id="281282911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571921257" name="Picture">
+                  <wp:docPr id="1494941168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571921257" name="Picture"/>
+                          <pic:cNvPr id="1494941168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519812503" name="Picture">
+                  <wp:docPr id="1738246469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519812503" name="Picture"/>
+                          <pic:cNvPr id="1738246469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956087501" name="Picture">
+                  <wp:docPr id="1720730180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956087501" name="Picture"/>
+                          <pic:cNvPr id="1720730180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284347989" name="Picture">
+                  <wp:docPr id="257460304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284347989" name="Picture"/>
+                          <pic:cNvPr id="257460304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325601182" name="Picture">
+                  <wp:docPr id="1197510126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325601182" name="Picture"/>
+                          <pic:cNvPr id="1197510126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733509049" name="Picture">
+                  <wp:docPr id="1842457833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733509049" name="Picture"/>
+                          <pic:cNvPr id="1842457833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="934503838" name="Picture">
+                        <wp:docPr id="777205012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="934503838" name="Picture"/>
+                                <pic:cNvPr id="777205012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840933611" name="Picture">
+                  <wp:docPr id="2086100916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840933611" name="Picture"/>
+                          <pic:cNvPr id="2086100916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003565675" name="Picture">
+                  <wp:docPr id="342562652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003565675" name="Picture"/>
+                          <pic:cNvPr id="342562652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532553357" name="Picture">
+                  <wp:docPr id="589790032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532553357" name="Picture"/>
+                          <pic:cNvPr id="589790032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052543927" name="Picture">
+                  <wp:docPr id="1312589931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052543927" name="Picture"/>
+                          <pic:cNvPr id="1312589931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357554768" name="Picture">
+                  <wp:docPr id="2131217644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357554768" name="Picture"/>
+                          <pic:cNvPr id="2131217644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548399546" name="Picture">
+                  <wp:docPr id="1647793783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548399546" name="Picture"/>
+                          <pic:cNvPr id="1647793783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138121887" name="Picture">
+                        <wp:docPr id="1851078400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138121887" name="Picture"/>
+                                <pic:cNvPr id="1851078400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341918801" name="Picture">
+                        <wp:docPr id="1980031591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341918801" name="Picture"/>
+                                <pic:cNvPr id="1980031591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780060857" name="Picture">
+                  <wp:docPr id="1713450040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780060857" name="Picture"/>
+                          <pic:cNvPr id="1713450040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000017383" name="Picture">
+                  <wp:docPr id="98921221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000017383" name="Picture"/>
+                          <pic:cNvPr id="98921221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418786615" name="Picture">
+                  <wp:docPr id="20216931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418786615" name="Picture"/>
+                          <pic:cNvPr id="20216931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995948851" name="Picture">
+                  <wp:docPr id="1607099483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995948851" name="Picture"/>
+                          <pic:cNvPr id="1607099483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445856735" name="Picture">
+                  <wp:docPr id="1786131724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445856735" name="Picture"/>
+                          <pic:cNvPr id="1786131724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864408292" name="Picture">
+                  <wp:docPr id="1746257257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864408292" name="Picture"/>
+                          <pic:cNvPr id="1746257257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760765778" name="Picture">
+                        <wp:docPr id="1268837421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760765778" name="Picture"/>
+                                <pic:cNvPr id="1268837421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31301,57 +31301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512192887" name="Picture">
+                  <wp:docPr id="1012932087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512192887" name="Picture"/>
+                          <pic:cNvPr id="1012932087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31390,57 +31390,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148739789" name="Picture">
+                  <wp:docPr id="1762808612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148739789" name="Picture"/>
+                          <pic:cNvPr id="1762808612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32034,57 +32034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732235741" name="Picture">
+                  <wp:docPr id="631180207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732235741" name="Picture"/>
+                          <pic:cNvPr id="631180207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33032,57 +33032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153615732" name="Picture">
+                  <wp:docPr id="1891420744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153615732" name="Picture"/>
+                          <pic:cNvPr id="1891420744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33135,57 +33135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902367635" name="Picture">
+                  <wp:docPr id="1968382476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902367635" name="Picture"/>
+                          <pic:cNvPr id="1968382476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34512,57 +34512,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143109789" name="Picture">
+                  <wp:docPr id="1615665436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143109789" name="Picture"/>
+                          <pic:cNvPr id="1615665436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35655,57 +35655,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473311265" name="Picture">
+                        <wp:docPr id="1175381218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473311265" name="Picture"/>
+                                <pic:cNvPr id="1175381218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36876,57 +36876,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122827244" name="Picture">
+                  <wp:docPr id="1308852422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122827244" name="Picture"/>
+                          <pic:cNvPr id="1308852422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36947,57 +36947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031006826" name="Picture">
+                  <wp:docPr id="1390351745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031006826" name="Picture"/>
+                          <pic:cNvPr id="1390351745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37361,57 +37361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259238539" name="Picture">
+                  <wp:docPr id="2146422604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259238539" name="Picture"/>
+                          <pic:cNvPr id="2146422604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>