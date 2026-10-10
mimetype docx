--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430639373" name="Picture">
+                  <wp:docPr id="577899301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430639373" name="Picture"/>
+                          <pic:cNvPr id="577899301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743887116" name="Picture">
+                  <wp:docPr id="1329447863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743887116" name="Picture"/>
+                          <pic:cNvPr id="1329447863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1791890957" name="Picture">
+                        <wp:docPr id="569869224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1791890957" name="Picture"/>
+                                <pic:cNvPr id="569869224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707372" name="Picture">
+                  <wp:docPr id="1795788176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707372" name="Picture"/>
+                          <pic:cNvPr id="1795788176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219873283" name="Picture">
+                  <wp:docPr id="905572059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219873283" name="Picture"/>
+                          <pic:cNvPr id="905572059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770213252" name="Picture">
+                  <wp:docPr id="865687803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770213252" name="Picture"/>
+                          <pic:cNvPr id="865687803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290241826" name="Picture">
+                  <wp:docPr id="1640898117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290241826" name="Picture"/>
+                          <pic:cNvPr id="1640898117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33542673" name="Picture">
+                  <wp:docPr id="466398922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33542673" name="Picture"/>
+                          <pic:cNvPr id="466398922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947208171" name="Picture">
+                        <wp:docPr id="738196545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947208171" name="Picture"/>
+                                <pic:cNvPr id="738196545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342581273" name="Picture">
+                        <wp:docPr id="72790026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342581273" name="Picture"/>
+                                <pic:cNvPr id="72790026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="271917916" name="Picture">
+                        <wp:docPr id="1162500459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="271917916" name="Picture"/>
+                                <pic:cNvPr id="1162500459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2011475152" name="Picture">
+                        <wp:docPr id="144371728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2011475152" name="Picture"/>
+                                <pic:cNvPr id="144371728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="946898511" name="Picture">
+                        <wp:docPr id="1425143272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="946898511" name="Picture"/>
+                                <pic:cNvPr id="1425143272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255792100" name="Picture">
+                        <wp:docPr id="1232754343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255792100" name="Picture"/>
+                                <pic:cNvPr id="1232754343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="897408305" name="Picture">
+                        <wp:docPr id="870071306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="897408305" name="Picture"/>
+                                <pic:cNvPr id="870071306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="421987734" name="Picture">
+                        <wp:docPr id="449979881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="421987734" name="Picture"/>
+                                <pic:cNvPr id="449979881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="681481050" name="Picture">
+                        <wp:docPr id="299195290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="681481050" name="Picture"/>
+                                <pic:cNvPr id="299195290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2059108384" name="Picture">
+                        <wp:docPr id="1048702339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2059108384" name="Picture"/>
+                                <pic:cNvPr id="1048702339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="396665850" name="Picture">
+                        <wp:docPr id="537775279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="396665850" name="Picture"/>
+                                <pic:cNvPr id="537775279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642686104" name="Picture">
+                        <wp:docPr id="1708195109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642686104" name="Picture"/>
+                                <pic:cNvPr id="1708195109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="804476409" name="Picture">
+                        <wp:docPr id="1227031270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="804476409" name="Picture"/>
+                                <pic:cNvPr id="1227031270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1959058456" name="Picture">
+                        <wp:docPr id="1995987750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1959058456" name="Picture"/>
+                                <pic:cNvPr id="1995987750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780102006" name="Picture">
+                        <wp:docPr id="957672300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780102006" name="Picture"/>
+                                <pic:cNvPr id="957672300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269476438" name="Picture">
+                  <wp:docPr id="1390108042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269476438" name="Picture"/>
+                          <pic:cNvPr id="1390108042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040897222" name="Picture">
+                  <wp:docPr id="1797612259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040897222" name="Picture"/>
+                          <pic:cNvPr id="1797612259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408089794" name="Picture">
+                  <wp:docPr id="1571934331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408089794" name="Picture"/>
+                          <pic:cNvPr id="1571934331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782744635" name="Picture">
+                  <wp:docPr id="876258013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782744635" name="Picture"/>
+                          <pic:cNvPr id="876258013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239732474" name="Picture">
+                  <wp:docPr id="365155116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239732474" name="Picture"/>
+                          <pic:cNvPr id="365155116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772340654" name="Picture">
+                  <wp:docPr id="1981113481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772340654" name="Picture"/>
+                          <pic:cNvPr id="1981113481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1446730224" name="Picture">
+                        <wp:docPr id="405872846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1446730224" name="Picture"/>
+                                <pic:cNvPr id="405872846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562322358" name="Picture">
+                  <wp:docPr id="636849073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562322358" name="Picture"/>
+                          <pic:cNvPr id="636849073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383960055" name="Picture">
+                  <wp:docPr id="452593698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383960055" name="Picture"/>
+                          <pic:cNvPr id="452593698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585822353" name="Picture">
+                  <wp:docPr id="190606563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585822353" name="Picture"/>
+                          <pic:cNvPr id="190606563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895753449" name="Picture">
+                  <wp:docPr id="673481006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895753449" name="Picture"/>
+                          <pic:cNvPr id="673481006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446513780" name="Picture">
+                  <wp:docPr id="52770551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446513780" name="Picture"/>
+                          <pic:cNvPr id="52770551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236262998" name="Picture">
+                  <wp:docPr id="1965832484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236262998" name="Picture"/>
+                          <pic:cNvPr id="1965832484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1480083802" name="Picture">
+                        <wp:docPr id="1433291154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1480083802" name="Picture"/>
+                                <pic:cNvPr id="1433291154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605375746" name="Picture">
+                  <wp:docPr id="1886542590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605375746" name="Picture"/>
+                          <pic:cNvPr id="1886542590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869275250" name="Picture">
+                  <wp:docPr id="2065006383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869275250" name="Picture"/>
+                          <pic:cNvPr id="2065006383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41377300" name="Picture">
+                  <wp:docPr id="2022623701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41377300" name="Picture"/>
+                          <pic:cNvPr id="2022623701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99722845" name="Picture">
+                  <wp:docPr id="283118853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99722845" name="Picture"/>
+                          <pic:cNvPr id="283118853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939184754" name="Picture">
+                  <wp:docPr id="71160236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939184754" name="Picture"/>
+                          <pic:cNvPr id="71160236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64675547" name="Picture">
+                  <wp:docPr id="1904304210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64675547" name="Picture"/>
+                          <pic:cNvPr id="1904304210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30947,57 +30947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702145639" name="Picture">
+                  <wp:docPr id="1982493760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702145639" name="Picture"/>
+                          <pic:cNvPr id="1982493760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31036,57 +31036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758326982" name="Picture">
+                  <wp:docPr id="919231869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758326982" name="Picture"/>
+                          <pic:cNvPr id="919231869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31716,57 +31716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262906277" name="Picture">
+                  <wp:docPr id="447665866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262906277" name="Picture"/>
+                          <pic:cNvPr id="447665866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,57 +32777,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855351678" name="Picture">
+                  <wp:docPr id="2128355552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855351678" name="Picture"/>
+                          <pic:cNvPr id="2128355552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_41.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32880,57 +32880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294971880" name="Picture">
+                  <wp:docPr id="558878980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294971880" name="Picture"/>
+                          <pic:cNvPr id="558878980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34338,57 +34338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227510817" name="Picture">
+                  <wp:docPr id="1898622066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227510817" name="Picture"/>
+                          <pic:cNvPr id="1898622066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_40.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35535,57 +35535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1863763110" name="Picture">
+                        <wp:docPr id="450692818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1863763110" name="Picture"/>
+                                <pic:cNvPr id="450692818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38501,57 +38501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576381520" name="Picture">
+                  <wp:docPr id="69067831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576381520" name="Picture"/>
+                          <pic:cNvPr id="69067831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38590,57 +38590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500967364" name="Picture">
+                  <wp:docPr id="15646776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500967364" name="Picture"/>
+                          <pic:cNvPr id="15646776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39234,57 +39234,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144451885" name="Picture">
+                  <wp:docPr id="1920445793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144451885" name="Picture"/>
+                          <pic:cNvPr id="1920445793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40232,57 +40232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432198420" name="Picture">
+                  <wp:docPr id="811447258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432198420" name="Picture"/>
+                          <pic:cNvPr id="811447258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40335,57 +40335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548849770" name="Picture">
+                  <wp:docPr id="532111169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548849770" name="Picture"/>
+                          <pic:cNvPr id="532111169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41712,57 +41712,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230310205" name="Picture">
+                  <wp:docPr id="1421143200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230310205" name="Picture"/>
+                          <pic:cNvPr id="1421143200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42855,57 +42855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1696585681" name="Picture">
+                        <wp:docPr id="62325481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1696585681" name="Picture"/>
+                                <pic:cNvPr id="62325481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44126,57 +44126,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198738581" name="Picture">
+                  <wp:docPr id="1280604137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198738581" name="Picture"/>
+                          <pic:cNvPr id="1280604137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44206,57 +44206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573184507" name="Picture">
+                  <wp:docPr id="562266669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573184507" name="Picture"/>
+                          <pic:cNvPr id="562266669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44685,57 +44685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659953480" name="Picture">
+                  <wp:docPr id="79579622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659953480" name="Picture"/>
+                          <pic:cNvPr id="79579622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46539,57 +46539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310498789" name="Picture">
+                  <wp:docPr id="1312610608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310498789" name="Picture"/>
+                          <pic:cNvPr id="1312610608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46610,57 +46610,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612116879" name="Picture">
+                  <wp:docPr id="1939060784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612116879" name="Picture"/>
+                          <pic:cNvPr id="1939060784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47024,57 +47024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012038290" name="Picture">
+                  <wp:docPr id="93597405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012038290" name="Picture"/>
+                          <pic:cNvPr id="93597405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>