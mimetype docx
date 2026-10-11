--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129327756" name="Picture">
+                  <wp:docPr id="796787560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129327756" name="Picture"/>
+                          <pic:cNvPr id="796787560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573053963" name="Picture">
+                  <wp:docPr id="915290228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573053963" name="Picture"/>
+                          <pic:cNvPr id="915290228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320120456" name="Picture">
+                        <wp:docPr id="97567190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320120456" name="Picture"/>
+                                <pic:cNvPr id="97567190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623662489" name="Picture">
+                  <wp:docPr id="601001726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623662489" name="Picture"/>
+                          <pic:cNvPr id="601001726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579103579" name="Picture">
+                  <wp:docPr id="1149656566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579103579" name="Picture"/>
+                          <pic:cNvPr id="1149656566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296199991" name="Picture">
+                  <wp:docPr id="225476786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296199991" name="Picture"/>
+                          <pic:cNvPr id="225476786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179108047" name="Picture">
+                  <wp:docPr id="375418980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179108047" name="Picture"/>
+                          <pic:cNvPr id="375418980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585435828" name="Picture">
+                  <wp:docPr id="1641521528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585435828" name="Picture"/>
+                          <pic:cNvPr id="1641521528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="371323986" name="Picture">
+                        <wp:docPr id="726948287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="371323986" name="Picture"/>
+                                <pic:cNvPr id="726948287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746941269" name="Picture">
+                        <wp:docPr id="625214379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746941269" name="Picture"/>
+                                <pic:cNvPr id="625214379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1300338025" name="Picture">
+                        <wp:docPr id="1886632418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1300338025" name="Picture"/>
+                                <pic:cNvPr id="1886632418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="307688491" name="Picture">
+                        <wp:docPr id="1628116941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="307688491" name="Picture"/>
+                                <pic:cNvPr id="1628116941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096364826" name="Picture">
+                        <wp:docPr id="173414612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096364826" name="Picture"/>
+                                <pic:cNvPr id="173414612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100363561" name="Picture">
+                        <wp:docPr id="1102645811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100363561" name="Picture"/>
+                                <pic:cNvPr id="1102645811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928464666" name="Picture">
+                        <wp:docPr id="1071347049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928464666" name="Picture"/>
+                                <pic:cNvPr id="1071347049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="432321453" name="Picture">
+                        <wp:docPr id="1614142093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="432321453" name="Picture"/>
+                                <pic:cNvPr id="1614142093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1463342006" name="Picture">
+                        <wp:docPr id="1997981533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1463342006" name="Picture"/>
+                                <pic:cNvPr id="1997981533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="408234068" name="Picture">
+                        <wp:docPr id="812944618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="408234068" name="Picture"/>
+                                <pic:cNvPr id="812944618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342094461" name="Picture">
+                        <wp:docPr id="1166475261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342094461" name="Picture"/>
+                                <pic:cNvPr id="1166475261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1346415169" name="Picture">
+                        <wp:docPr id="1675775822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1346415169" name="Picture"/>
+                                <pic:cNvPr id="1675775822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="831018364" name="Picture">
+                        <wp:docPr id="1867244618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="831018364" name="Picture"/>
+                                <pic:cNvPr id="1867244618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1904328516" name="Picture">
+                        <wp:docPr id="321968895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1904328516" name="Picture"/>
+                                <pic:cNvPr id="321968895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427543693" name="Picture">
+                        <wp:docPr id="81683964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427543693" name="Picture"/>
+                                <pic:cNvPr id="81683964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400134997" name="Picture">
+                  <wp:docPr id="356998365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400134997" name="Picture"/>
+                          <pic:cNvPr id="356998365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299005685" name="Picture">
+                  <wp:docPr id="1175399298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299005685" name="Picture"/>
+                          <pic:cNvPr id="1175399298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577810763" name="Picture">
+                  <wp:docPr id="1745359726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577810763" name="Picture"/>
+                          <pic:cNvPr id="1745359726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790753486" name="Picture">
+                  <wp:docPr id="503661615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790753486" name="Picture"/>
+                          <pic:cNvPr id="503661615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911037583" name="Picture">
+                  <wp:docPr id="261844190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911037583" name="Picture"/>
+                          <pic:cNvPr id="261844190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034129588" name="Picture">
+                  <wp:docPr id="1201983730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034129588" name="Picture"/>
+                          <pic:cNvPr id="1201983730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1128332728" name="Picture">
+                        <wp:docPr id="310822793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1128332728" name="Picture"/>
+                                <pic:cNvPr id="310822793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209410974" name="Picture">
+                  <wp:docPr id="1621993663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209410974" name="Picture"/>
+                          <pic:cNvPr id="1621993663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916707370" name="Picture">
+                  <wp:docPr id="1228432142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916707370" name="Picture"/>
+                          <pic:cNvPr id="1228432142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917472379" name="Picture">
+                  <wp:docPr id="1831227183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917472379" name="Picture"/>
+                          <pic:cNvPr id="1831227183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917839992" name="Picture">
+                  <wp:docPr id="379067939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917839992" name="Picture"/>
+                          <pic:cNvPr id="379067939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500509644" name="Picture">
+                  <wp:docPr id="325053254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500509644" name="Picture"/>
+                          <pic:cNvPr id="325053254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384526709" name="Picture">
+                  <wp:docPr id="1762782938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384526709" name="Picture"/>
+                          <pic:cNvPr id="1762782938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="724641163" name="Picture">
+                        <wp:docPr id="997853695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="724641163" name="Picture"/>
+                                <pic:cNvPr id="997853695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181866638" name="Picture">
+                  <wp:docPr id="1839081727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181866638" name="Picture"/>
+                          <pic:cNvPr id="1839081727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126187094" name="Picture">
+                  <wp:docPr id="1996336404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126187094" name="Picture"/>
+                          <pic:cNvPr id="1996336404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085329988" name="Picture">
+                  <wp:docPr id="1307642572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085329988" name="Picture"/>
+                          <pic:cNvPr id="1307642572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100669185" name="Picture">
+                  <wp:docPr id="968010685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100669185" name="Picture"/>
+                          <pic:cNvPr id="968010685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360152902" name="Picture">
+                  <wp:docPr id="1322612777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360152902" name="Picture"/>
+                          <pic:cNvPr id="1322612777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240898378" name="Picture">
+                  <wp:docPr id="616909841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240898378" name="Picture"/>
+                          <pic:cNvPr id="616909841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1689170415" name="Picture">
+                        <wp:docPr id="1850745985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1689170415" name="Picture"/>
+                                <pic:cNvPr id="1850745985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424238353" name="Picture">
+                  <wp:docPr id="46790909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424238353" name="Picture"/>
+                          <pic:cNvPr id="46790909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077017869" name="Picture">
+                  <wp:docPr id="1649398117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077017869" name="Picture"/>
+                          <pic:cNvPr id="1649398117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359023405" name="Picture">
+                  <wp:docPr id="232031617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359023405" name="Picture"/>
+                          <pic:cNvPr id="232031617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914536160" name="Picture">
+                  <wp:docPr id="1953102740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914536160" name="Picture"/>
+                          <pic:cNvPr id="1953102740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056848911" name="Picture">
+                  <wp:docPr id="955300906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056848911" name="Picture"/>
+                          <pic:cNvPr id="955300906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211193304" name="Picture">
+                  <wp:docPr id="137540322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211193304" name="Picture"/>
+                          <pic:cNvPr id="137540322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040775193" name="Picture">
+                        <wp:docPr id="855597378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040775193" name="Picture"/>
+                                <pic:cNvPr id="855597378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141642374" name="Picture">
+                  <wp:docPr id="1547889695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141642374" name="Picture"/>
+                          <pic:cNvPr id="1547889695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102185307" name="Picture">
+                  <wp:docPr id="360608676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102185307" name="Picture"/>
+                          <pic:cNvPr id="360608676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120473590" name="Picture">
+                  <wp:docPr id="19905758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120473590" name="Picture"/>
+                          <pic:cNvPr id="19905758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321006829" name="Picture">
+                  <wp:docPr id="1376017548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321006829" name="Picture"/>
+                          <pic:cNvPr id="1376017548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726246685" name="Picture">
+                  <wp:docPr id="336991975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726246685" name="Picture"/>
+                          <pic:cNvPr id="336991975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40457,51 +40457,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">4 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">6 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557096768" name="Picture">
+                  <wp:docPr id="1784717542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557096768" name="Picture"/>
+                          <pic:cNvPr id="1784717542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365702886" name="Picture">
+                  <wp:docPr id="572246146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365702886" name="Picture"/>
+                          <pic:cNvPr id="572246146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605938614" name="Picture">
+                  <wp:docPr id="878976686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605938614" name="Picture"/>
+                          <pic:cNvPr id="878976686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136646265" name="Picture">
+                  <wp:docPr id="1302814285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136646265" name="Picture"/>
+                          <pic:cNvPr id="1302814285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43473,51 +43473,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">6 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -43877,61 +43877,363 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3799456" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3799456</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3799455" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3799455</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3799454" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3799454</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -44289,51 +44591,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10140"/>
+          <w:trHeight w:hRule="exact" w:val="9660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>