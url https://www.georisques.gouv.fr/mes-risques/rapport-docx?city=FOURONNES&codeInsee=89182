--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891648733" name="Picture">
+                  <wp:docPr id="784926872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891648733" name="Picture"/>
+                          <pic:cNvPr id="784926872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791131041" name="Picture">
+                  <wp:docPr id="588217064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791131041" name="Picture"/>
+                          <pic:cNvPr id="588217064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="999067305" name="Picture">
+                        <wp:docPr id="1548507852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="999067305" name="Picture"/>
+                                <pic:cNvPr id="1548507852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114198345" name="Picture">
+                  <wp:docPr id="1262944186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114198345" name="Picture"/>
+                          <pic:cNvPr id="1262944186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262777342" name="Picture">
+                  <wp:docPr id="1609481988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262777342" name="Picture"/>
+                          <pic:cNvPr id="1609481988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110985455" name="Picture">
+                  <wp:docPr id="713597934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110985455" name="Picture"/>
+                          <pic:cNvPr id="713597934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511625808" name="Picture">
+                  <wp:docPr id="336986754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511625808" name="Picture"/>
+                          <pic:cNvPr id="336986754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930333205" name="Picture">
+                  <wp:docPr id="1252589151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930333205" name="Picture"/>
+                          <pic:cNvPr id="1252589151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733737111" name="Picture">
+                        <wp:docPr id="820280553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733737111" name="Picture"/>
+                                <pic:cNvPr id="820280553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089530850" name="Picture">
+                        <wp:docPr id="352989726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089530850" name="Picture"/>
+                                <pic:cNvPr id="352989726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1891138979" name="Picture">
+                        <wp:docPr id="322446576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1891138979" name="Picture"/>
+                                <pic:cNvPr id="322446576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148827795" name="Picture">
+                        <wp:docPr id="2015825749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148827795" name="Picture"/>
+                                <pic:cNvPr id="2015825749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843407343" name="Picture">
+                        <wp:docPr id="1167507574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843407343" name="Picture"/>
+                                <pic:cNvPr id="1167507574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411730115" name="Picture">
+                        <wp:docPr id="1688425432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411730115" name="Picture"/>
+                                <pic:cNvPr id="1688425432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1442529449" name="Picture">
+                        <wp:docPr id="93551724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1442529449" name="Picture"/>
+                                <pic:cNvPr id="93551724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1004886680" name="Picture">
+                        <wp:docPr id="388508662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1004886680" name="Picture"/>
+                                <pic:cNvPr id="388508662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217026796" name="Picture">
+                        <wp:docPr id="1546146604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217026796" name="Picture"/>
+                                <pic:cNvPr id="1546146604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369901393" name="Picture">
+                        <wp:docPr id="981365614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369901393" name="Picture"/>
+                                <pic:cNvPr id="981365614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165094218" name="Picture">
+                        <wp:docPr id="704805621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165094218" name="Picture"/>
+                                <pic:cNvPr id="704805621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1595877824" name="Picture">
+                        <wp:docPr id="1698587924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1595877824" name="Picture"/>
+                                <pic:cNvPr id="1698587924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006253651" name="Picture">
+                        <wp:docPr id="683669285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006253651" name="Picture"/>
+                                <pic:cNvPr id="683669285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="540120914" name="Picture">
+                        <wp:docPr id="351413615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="540120914" name="Picture"/>
+                                <pic:cNvPr id="351413615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251367587" name="Picture">
+                        <wp:docPr id="1194517743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251367587" name="Picture"/>
+                                <pic:cNvPr id="1194517743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37064048" name="Picture">
+                  <wp:docPr id="1305081589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37064048" name="Picture"/>
+                          <pic:cNvPr id="1305081589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442176971" name="Picture">
+                  <wp:docPr id="1760410396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442176971" name="Picture"/>
+                          <pic:cNvPr id="1760410396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029975190" name="Picture">
+                  <wp:docPr id="1486722716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029975190" name="Picture"/>
+                          <pic:cNvPr id="1486722716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552113833" name="Picture">
+                  <wp:docPr id="1859327154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552113833" name="Picture"/>
+                          <pic:cNvPr id="1859327154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015134851" name="Picture">
+                  <wp:docPr id="1361778156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015134851" name="Picture"/>
+                          <pic:cNvPr id="1361778156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536121118" name="Picture">
+                  <wp:docPr id="1778923637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536121118" name="Picture"/>
+                          <pic:cNvPr id="1778923637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="463988617" name="Picture">
+                        <wp:docPr id="852527227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="463988617" name="Picture"/>
+                                <pic:cNvPr id="852527227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224230606" name="Picture">
+                  <wp:docPr id="457286940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224230606" name="Picture"/>
+                          <pic:cNvPr id="457286940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800678276" name="Picture">
+                  <wp:docPr id="1625798266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800678276" name="Picture"/>
+                          <pic:cNvPr id="1625798266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340805832" name="Picture">
+                  <wp:docPr id="1447192909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340805832" name="Picture"/>
+                          <pic:cNvPr id="1447192909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197182646" name="Picture">
+                  <wp:docPr id="35128323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197182646" name="Picture"/>
+                          <pic:cNvPr id="35128323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210207767" name="Picture">
+                  <wp:docPr id="1140405165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210207767" name="Picture"/>
+                          <pic:cNvPr id="1140405165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649797058" name="Picture">
+                  <wp:docPr id="698590263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649797058" name="Picture"/>
+                          <pic:cNvPr id="698590263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715806208" name="Picture">
+                        <wp:docPr id="439435048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715806208" name="Picture"/>
+                                <pic:cNvPr id="439435048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134571418" name="Picture">
+                  <wp:docPr id="16188242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134571418" name="Picture"/>
+                          <pic:cNvPr id="16188242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398483614" name="Picture">
+                  <wp:docPr id="84989861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398483614" name="Picture"/>
+                          <pic:cNvPr id="84989861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088771154" name="Picture">
+                  <wp:docPr id="1411781015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088771154" name="Picture"/>
+                          <pic:cNvPr id="1411781015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483322279" name="Picture">
+                  <wp:docPr id="593360013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483322279" name="Picture"/>
+                          <pic:cNvPr id="593360013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601998528" name="Picture">
+                  <wp:docPr id="331514979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601998528" name="Picture"/>
+                          <pic:cNvPr id="331514979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951467335" name="Picture">
+                  <wp:docPr id="408575783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951467335" name="Picture"/>
+                          <pic:cNvPr id="408575783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597832265" name="Picture">
+                        <wp:docPr id="1048695923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597832265" name="Picture"/>
+                                <pic:cNvPr id="1048695923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858860307" name="Picture">
+                  <wp:docPr id="339961494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858860307" name="Picture"/>
+                          <pic:cNvPr id="339961494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31633,57 +31633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28534598" name="Picture">
+                  <wp:docPr id="617679393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28534598" name="Picture"/>
+                          <pic:cNvPr id="617679393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32112,57 +32112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147833532" name="Picture">
+                  <wp:docPr id="175379954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147833532" name="Picture"/>
+                          <pic:cNvPr id="175379954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33424,57 +33424,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449741205" name="Picture">
+                  <wp:docPr id="1496321954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449741205" name="Picture"/>
+                          <pic:cNvPr id="1496321954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33513,57 +33513,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182151304" name="Picture">
+                  <wp:docPr id="1942047475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182151304" name="Picture"/>
+                          <pic:cNvPr id="1942047475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34193,57 +34193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057332880" name="Picture">
+                  <wp:docPr id="681018616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057332880" name="Picture"/>
+                          <pic:cNvPr id="681018616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35254,57 +35254,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119206051" name="Picture">
+                  <wp:docPr id="675585753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119206051" name="Picture"/>
+                          <pic:cNvPr id="675585753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35357,57 +35357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860872732" name="Picture">
+                  <wp:docPr id="1161039927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860872732" name="Picture"/>
+                          <pic:cNvPr id="1161039927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36815,57 +36815,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028610010" name="Picture">
+                  <wp:docPr id="539825299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028610010" name="Picture"/>
+                          <pic:cNvPr id="539825299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38012,57 +38012,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1161875719" name="Picture">
+                        <wp:docPr id="1101062754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1161875719" name="Picture"/>
+                                <pic:cNvPr id="1101062754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40182,57 +40182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324042660" name="Picture">
+                  <wp:docPr id="618217001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324042660" name="Picture"/>
+                          <pic:cNvPr id="618217001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40271,57 +40271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305899238" name="Picture">
+                  <wp:docPr id="878538197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305899238" name="Picture"/>
+                          <pic:cNvPr id="878538197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40915,57 +40915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370527055" name="Picture">
+                  <wp:docPr id="1915239118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370527055" name="Picture"/>
+                          <pic:cNvPr id="1915239118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41913,57 +41913,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079024158" name="Picture">
+                  <wp:docPr id="771705130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079024158" name="Picture"/>
+                          <pic:cNvPr id="771705130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42016,57 +42016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963481388" name="Picture">
+                  <wp:docPr id="1814331064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963481388" name="Picture"/>
+                          <pic:cNvPr id="1814331064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43393,57 +43393,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834299205" name="Picture">
+                  <wp:docPr id="643084305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834299205" name="Picture"/>
+                          <pic:cNvPr id="643084305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44536,57 +44536,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="759575392" name="Picture">
+                        <wp:docPr id="1560721100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="759575392" name="Picture"/>
+                                <pic:cNvPr id="1560721100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45807,57 +45807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478200732" name="Picture">
+                  <wp:docPr id="1105210751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478200732" name="Picture"/>
+                          <pic:cNvPr id="1105210751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45887,57 +45887,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801903281" name="Picture">
+                  <wp:docPr id="778747411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801903281" name="Picture"/>
+                          <pic:cNvPr id="778747411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46366,57 +46366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274470938" name="Picture">
+                  <wp:docPr id="1785509977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274470938" name="Picture"/>
+                          <pic:cNvPr id="1785509977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47961,57 +47961,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330559967" name="Picture">
+                  <wp:docPr id="1127571213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330559967" name="Picture"/>
+                          <pic:cNvPr id="1127571213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48032,57 +48032,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315779660" name="Picture">
+                  <wp:docPr id="953482078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315779660" name="Picture"/>
+                          <pic:cNvPr id="953482078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48446,57 +48446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855112105" name="Picture">
+                  <wp:docPr id="930427501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855112105" name="Picture"/>
+                          <pic:cNvPr id="930427501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>