--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736693056" name="Picture">
+                  <wp:docPr id="445046811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736693056" name="Picture"/>
+                          <pic:cNvPr id="445046811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249423565" name="Picture">
+                  <wp:docPr id="467023696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249423565" name="Picture"/>
+                          <pic:cNvPr id="467023696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843640030" name="Picture">
+                        <wp:docPr id="1194963418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843640030" name="Picture"/>
+                                <pic:cNvPr id="1194963418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84653503" name="Picture">
+                  <wp:docPr id="701076978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84653503" name="Picture"/>
+                          <pic:cNvPr id="701076978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142971561" name="Picture">
+                  <wp:docPr id="135153293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142971561" name="Picture"/>
+                          <pic:cNvPr id="135153293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141016311" name="Picture">
+                  <wp:docPr id="594440568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141016311" name="Picture"/>
+                          <pic:cNvPr id="594440568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463038295" name="Picture">
+                  <wp:docPr id="651560257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463038295" name="Picture"/>
+                          <pic:cNvPr id="651560257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241075509" name="Picture">
+                  <wp:docPr id="1443092854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241075509" name="Picture"/>
+                          <pic:cNvPr id="1443092854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2059660908" name="Picture">
+                        <wp:docPr id="1542522624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2059660908" name="Picture"/>
+                                <pic:cNvPr id="1542522624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608258123" name="Picture">
+                        <wp:docPr id="173248677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608258123" name="Picture"/>
+                                <pic:cNvPr id="173248677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="216086807" name="Picture">
+                        <wp:docPr id="661184353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="216086807" name="Picture"/>
+                                <pic:cNvPr id="661184353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="737112162" name="Picture">
+                        <wp:docPr id="1337616085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="737112162" name="Picture"/>
+                                <pic:cNvPr id="1337616085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1575232892" name="Picture">
+                        <wp:docPr id="271401463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1575232892" name="Picture"/>
+                                <pic:cNvPr id="271401463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="259352066" name="Picture">
+                        <wp:docPr id="2111802343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="259352066" name="Picture"/>
+                                <pic:cNvPr id="2111802343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978167153" name="Picture">
+                        <wp:docPr id="876319262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978167153" name="Picture"/>
+                                <pic:cNvPr id="876319262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1097154027" name="Picture">
+                        <wp:docPr id="1650546654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1097154027" name="Picture"/>
+                                <pic:cNvPr id="1650546654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893984215" name="Picture">
+                        <wp:docPr id="846928828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893984215" name="Picture"/>
+                                <pic:cNvPr id="846928828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1103128664" name="Picture">
+                        <wp:docPr id="473709283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1103128664" name="Picture"/>
+                                <pic:cNvPr id="473709283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="637158918" name="Picture">
+                        <wp:docPr id="922345017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="637158918" name="Picture"/>
+                                <pic:cNvPr id="922345017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="381539573" name="Picture">
+                        <wp:docPr id="1016778417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="381539573" name="Picture"/>
+                                <pic:cNvPr id="1016778417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629241216" name="Picture">
+                        <wp:docPr id="280752225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629241216" name="Picture"/>
+                                <pic:cNvPr id="280752225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190544170" name="Picture">
+                        <wp:docPr id="1732931477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190544170" name="Picture"/>
+                                <pic:cNvPr id="1732931477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1184043792" name="Picture">
+                        <wp:docPr id="972799815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1184043792" name="Picture"/>
+                                <pic:cNvPr id="972799815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734374379" name="Picture">
+                  <wp:docPr id="49429695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734374379" name="Picture"/>
+                          <pic:cNvPr id="49429695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019647266" name="Picture">
+                  <wp:docPr id="1313775616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019647266" name="Picture"/>
+                          <pic:cNvPr id="1313775616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011180304" name="Picture">
+                  <wp:docPr id="640791794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011180304" name="Picture"/>
+                          <pic:cNvPr id="640791794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571669252" name="Picture">
+                  <wp:docPr id="1120670833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571669252" name="Picture"/>
+                          <pic:cNvPr id="1120670833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450556024" name="Picture">
+                  <wp:docPr id="763053241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450556024" name="Picture"/>
+                          <pic:cNvPr id="763053241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795299434" name="Picture">
+                  <wp:docPr id="471517865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795299434" name="Picture"/>
+                          <pic:cNvPr id="471517865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1889912439" name="Picture">
+                        <wp:docPr id="1803792338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1889912439" name="Picture"/>
+                                <pic:cNvPr id="1803792338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2034516045" name="Picture">
+                        <wp:docPr id="78233795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2034516045" name="Picture"/>
+                                <pic:cNvPr id="78233795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484796391" name="Picture">
+                  <wp:docPr id="1269670275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484796391" name="Picture"/>
+                          <pic:cNvPr id="1269670275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089756029" name="Picture">
+                  <wp:docPr id="1978293835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089756029" name="Picture"/>
+                          <pic:cNvPr id="1978293835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663901321" name="Picture">
+                  <wp:docPr id="1066350573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663901321" name="Picture"/>
+                          <pic:cNvPr id="1066350573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903701261" name="Picture">
+                  <wp:docPr id="419415912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903701261" name="Picture"/>
+                          <pic:cNvPr id="419415912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475211973" name="Picture">
+                  <wp:docPr id="1535298538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475211973" name="Picture"/>
+                          <pic:cNvPr id="1535298538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504346230" name="Picture">
+                  <wp:docPr id="792957350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504346230" name="Picture"/>
+                          <pic:cNvPr id="792957350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="894977124" name="Picture">
+                        <wp:docPr id="179670932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="894977124" name="Picture"/>
+                                <pic:cNvPr id="179670932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049260147" name="Picture">
+                  <wp:docPr id="658047505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049260147" name="Picture"/>
+                          <pic:cNvPr id="658047505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122742705" name="Picture">
+                  <wp:docPr id="259423784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122742705" name="Picture"/>
+                          <pic:cNvPr id="259423784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698948640" name="Picture">
+                  <wp:docPr id="2120139602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698948640" name="Picture"/>
+                          <pic:cNvPr id="2120139602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491999822" name="Picture">
+                  <wp:docPr id="175731656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491999822" name="Picture"/>
+                          <pic:cNvPr id="175731656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458669817" name="Picture">
+                  <wp:docPr id="1488246062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458669817" name="Picture"/>
+                          <pic:cNvPr id="1488246062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770449253" name="Picture">
+                  <wp:docPr id="990426835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770449253" name="Picture"/>
+                          <pic:cNvPr id="990426835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32107,57 +32107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922382145" name="Picture">
+                  <wp:docPr id="541110707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922382145" name="Picture"/>
+                          <pic:cNvPr id="541110707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32196,57 +32196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070532417" name="Picture">
+                  <wp:docPr id="1585460550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070532417" name="Picture"/>
+                          <pic:cNvPr id="1585460550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32876,57 +32876,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584838298" name="Picture">
+                  <wp:docPr id="1136643438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584838298" name="Picture"/>
+                          <pic:cNvPr id="1136643438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33937,57 +33937,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967474613" name="Picture">
+                  <wp:docPr id="238403876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967474613" name="Picture"/>
+                          <pic:cNvPr id="238403876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34040,57 +34040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456839326" name="Picture">
+                  <wp:docPr id="1781029162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456839326" name="Picture"/>
+                          <pic:cNvPr id="1781029162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35498,57 +35498,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688373895" name="Picture">
+                  <wp:docPr id="2081217129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688373895" name="Picture"/>
+                          <pic:cNvPr id="2081217129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36695,57 +36695,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="950764462" name="Picture">
+                        <wp:docPr id="647388032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="950764462" name="Picture"/>
+                                <pic:cNvPr id="647388032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38865,57 +38865,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763192150" name="Picture">
+                  <wp:docPr id="1099291533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763192150" name="Picture"/>
+                          <pic:cNvPr id="1099291533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38954,57 +38954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51346133" name="Picture">
+                  <wp:docPr id="1874902794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51346133" name="Picture"/>
+                          <pic:cNvPr id="1874902794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39598,57 +39598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734164457" name="Picture">
+                  <wp:docPr id="2073994025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734164457" name="Picture"/>
+                          <pic:cNvPr id="2073994025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40596,57 +40596,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331054294" name="Picture">
+                  <wp:docPr id="1792437446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331054294" name="Picture"/>
+                          <pic:cNvPr id="1792437446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40699,57 +40699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149330197" name="Picture">
+                  <wp:docPr id="1233250379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149330197" name="Picture"/>
+                          <pic:cNvPr id="1233250379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42076,57 +42076,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703758575" name="Picture">
+                  <wp:docPr id="1059887881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703758575" name="Picture"/>
+                          <pic:cNvPr id="1059887881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43219,57 +43219,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874240750" name="Picture">
+                        <wp:docPr id="58972177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874240750" name="Picture"/>
+                                <pic:cNvPr id="58972177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44490,57 +44490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877829046" name="Picture">
+                  <wp:docPr id="1320773018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877829046" name="Picture"/>
+                          <pic:cNvPr id="1320773018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44570,57 +44570,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846630766" name="Picture">
+                  <wp:docPr id="823210003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846630766" name="Picture"/>
+                          <pic:cNvPr id="823210003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45049,57 +45049,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168749901" name="Picture">
+                  <wp:docPr id="292460222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168749901" name="Picture"/>
+                          <pic:cNvPr id="292460222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46784,57 +46784,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696771908" name="Picture">
+                  <wp:docPr id="980002843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696771908" name="Picture"/>
+                          <pic:cNvPr id="980002843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46855,57 +46855,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295586099" name="Picture">
+                  <wp:docPr id="46171885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295586099" name="Picture"/>
+                          <pic:cNvPr id="46171885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47269,57 +47269,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160954884" name="Picture">
+                  <wp:docPr id="1736321901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160954884" name="Picture"/>
+                          <pic:cNvPr id="1736321901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>