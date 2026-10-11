--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640056308" name="Picture">
+                  <wp:docPr id="1943797195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640056308" name="Picture"/>
+                          <pic:cNvPr id="1943797195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785172995" name="Picture">
+                  <wp:docPr id="1495430822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785172995" name="Picture"/>
+                          <pic:cNvPr id="1495430822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="906381204" name="Picture">
+                        <wp:docPr id="1104251143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="906381204" name="Picture"/>
+                                <pic:cNvPr id="1104251143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631001100" name="Picture">
+                  <wp:docPr id="72712075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631001100" name="Picture"/>
+                          <pic:cNvPr id="72712075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117142461" name="Picture">
+                  <wp:docPr id="2090146973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117142461" name="Picture"/>
+                          <pic:cNvPr id="2090146973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132557932" name="Picture">
+                  <wp:docPr id="953136602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132557932" name="Picture"/>
+                          <pic:cNvPr id="953136602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021754545" name="Picture">
+                  <wp:docPr id="1923016585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021754545" name="Picture"/>
+                          <pic:cNvPr id="1923016585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144138354" name="Picture">
+                  <wp:docPr id="2019843481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144138354" name="Picture"/>
+                          <pic:cNvPr id="2019843481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037460224" name="Picture">
+                        <wp:docPr id="587147396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037460224" name="Picture"/>
+                                <pic:cNvPr id="587147396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1508897805" name="Picture">
+                        <wp:docPr id="1072516917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1508897805" name="Picture"/>
+                                <pic:cNvPr id="1072516917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1204100437" name="Picture">
+                        <wp:docPr id="1149625532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1204100437" name="Picture"/>
+                                <pic:cNvPr id="1149625532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="326095964" name="Picture">
+                        <wp:docPr id="658723461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="326095964" name="Picture"/>
+                                <pic:cNvPr id="658723461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447561733" name="Picture">
+                        <wp:docPr id="667609957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447561733" name="Picture"/>
+                                <pic:cNvPr id="667609957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1761905598" name="Picture">
+                        <wp:docPr id="1493559516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1761905598" name="Picture"/>
+                                <pic:cNvPr id="1493559516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="32007424" name="Picture">
+                        <wp:docPr id="141432475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="32007424" name="Picture"/>
+                                <pic:cNvPr id="141432475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064516271" name="Picture">
+                        <wp:docPr id="970412575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064516271" name="Picture"/>
+                                <pic:cNvPr id="970412575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995716790" name="Picture">
+                        <wp:docPr id="1561079955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995716790" name="Picture"/>
+                                <pic:cNvPr id="1561079955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1959420391" name="Picture">
+                        <wp:docPr id="360141368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1959420391" name="Picture"/>
+                                <pic:cNvPr id="360141368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1888318691" name="Picture">
+                        <wp:docPr id="1865621821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1888318691" name="Picture"/>
+                                <pic:cNvPr id="1865621821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="744126928" name="Picture">
+                        <wp:docPr id="2015141873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="744126928" name="Picture"/>
+                                <pic:cNvPr id="2015141873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974060773" name="Picture">
+                        <wp:docPr id="503424639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974060773" name="Picture"/>
+                                <pic:cNvPr id="503424639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="215503217" name="Picture">
+                        <wp:docPr id="1264519210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="215503217" name="Picture"/>
+                                <pic:cNvPr id="1264519210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148016159" name="Picture">
+                        <wp:docPr id="2101781921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148016159" name="Picture"/>
+                                <pic:cNvPr id="2101781921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205753041" name="Picture">
+                  <wp:docPr id="450629632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205753041" name="Picture"/>
+                          <pic:cNvPr id="450629632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514372517" name="Picture">
+                  <wp:docPr id="428186362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514372517" name="Picture"/>
+                          <pic:cNvPr id="428186362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162040010" name="Picture">
+                  <wp:docPr id="700899835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162040010" name="Picture"/>
+                          <pic:cNvPr id="700899835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537392514" name="Picture">
+                  <wp:docPr id="1823532448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537392514" name="Picture"/>
+                          <pic:cNvPr id="1823532448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728389364" name="Picture">
+                  <wp:docPr id="18887879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728389364" name="Picture"/>
+                          <pic:cNvPr id="18887879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216567892" name="Picture">
+                  <wp:docPr id="2147301575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216567892" name="Picture"/>
+                          <pic:cNvPr id="2147301575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890960919" name="Picture">
+                        <wp:docPr id="282745914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890960919" name="Picture"/>
+                                <pic:cNvPr id="282745914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719039819" name="Picture">
+                  <wp:docPr id="1867951884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719039819" name="Picture"/>
+                          <pic:cNvPr id="1867951884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659193434" name="Picture">
+                  <wp:docPr id="1546427062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659193434" name="Picture"/>
+                          <pic:cNvPr id="1546427062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010741103" name="Picture">
+                  <wp:docPr id="517289605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010741103" name="Picture"/>
+                          <pic:cNvPr id="517289605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293273479" name="Picture">
+                  <wp:docPr id="796736123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293273479" name="Picture"/>
+                          <pic:cNvPr id="796736123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863241583" name="Picture">
+                  <wp:docPr id="1436016472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863241583" name="Picture"/>
+                          <pic:cNvPr id="1436016472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233190308" name="Picture">
+                  <wp:docPr id="199515830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233190308" name="Picture"/>
+                          <pic:cNvPr id="199515830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15173773" name="Picture">
+                        <wp:docPr id="2118298457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15173773" name="Picture"/>
+                                <pic:cNvPr id="2118298457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="282663449" name="Picture">
+                        <wp:docPr id="825776162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="282663449" name="Picture"/>
+                                <pic:cNvPr id="825776162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735161479" name="Picture">
+                  <wp:docPr id="1964894397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735161479" name="Picture"/>
+                          <pic:cNvPr id="1964894397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032507421" name="Picture">
+                  <wp:docPr id="346777193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032507421" name="Picture"/>
+                          <pic:cNvPr id="346777193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108939959" name="Picture">
+                  <wp:docPr id="1401542931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108939959" name="Picture"/>
+                          <pic:cNvPr id="1401542931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844721433" name="Picture">
+                  <wp:docPr id="330668060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844721433" name="Picture"/>
+                          <pic:cNvPr id="330668060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530364519" name="Picture">
+                  <wp:docPr id="659237406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530364519" name="Picture"/>
+                          <pic:cNvPr id="659237406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311956992" name="Picture">
+                  <wp:docPr id="266866225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311956992" name="Picture"/>
+                          <pic:cNvPr id="266866225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533266880" name="Picture">
+                  <wp:docPr id="1637099816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533266880" name="Picture"/>
+                          <pic:cNvPr id="1637099816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176686809" name="Picture">
+                  <wp:docPr id="776092333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176686809" name="Picture"/>
+                          <pic:cNvPr id="776092333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258901506" name="Picture">
+                  <wp:docPr id="832621795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258901506" name="Picture"/>
+                          <pic:cNvPr id="832621795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102321240" name="Picture">
+                  <wp:docPr id="409370401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102321240" name="Picture"/>
+                          <pic:cNvPr id="409370401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197916790" name="Picture">
+                  <wp:docPr id="135033014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197916790" name="Picture"/>
+                          <pic:cNvPr id="135033014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272571406" name="Picture">
+                  <wp:docPr id="1451043168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272571406" name="Picture"/>
+                          <pic:cNvPr id="1451043168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="426145388" name="Picture">
+                        <wp:docPr id="220508890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="426145388" name="Picture"/>
+                                <pic:cNvPr id="220508890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909577250" name="Picture">
+                  <wp:docPr id="841858103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909577250" name="Picture"/>
+                          <pic:cNvPr id="841858103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218173556" name="Picture">
+                  <wp:docPr id="1948406041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218173556" name="Picture"/>
+                          <pic:cNvPr id="1948406041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154498653" name="Picture">
+                  <wp:docPr id="1456980828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154498653" name="Picture"/>
+                          <pic:cNvPr id="1456980828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402659677" name="Picture">
+                  <wp:docPr id="958785475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402659677" name="Picture"/>
+                          <pic:cNvPr id="958785475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648015139" name="Picture">
+                  <wp:docPr id="688665423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648015139" name="Picture"/>
+                          <pic:cNvPr id="688665423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864921698" name="Picture">
+                  <wp:docPr id="557811808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864921698" name="Picture"/>
+                          <pic:cNvPr id="557811808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1862547951" name="Picture">
+                        <wp:docPr id="1874535085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1862547951" name="Picture"/>
+                                <pic:cNvPr id="1874535085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560373222" name="Picture">
+                  <wp:docPr id="90838074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560373222" name="Picture"/>
+                          <pic:cNvPr id="90838074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680015858" name="Picture">
+                  <wp:docPr id="1639057636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680015858" name="Picture"/>
+                          <pic:cNvPr id="1639057636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061526261" name="Picture">
+                  <wp:docPr id="1949369423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061526261" name="Picture"/>
+                          <pic:cNvPr id="1949369423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45408,57 +45408,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716913440" name="Picture">
+                  <wp:docPr id="1211613482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716913440" name="Picture"/>
+                          <pic:cNvPr id="1211613482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45479,57 +45479,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449890580" name="Picture">
+                  <wp:docPr id="959649248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449890580" name="Picture"/>
+                          <pic:cNvPr id="959649248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45893,57 +45893,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164589342" name="Picture">
+                  <wp:docPr id="1172073973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164589342" name="Picture"/>
+                          <pic:cNvPr id="1172073973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>