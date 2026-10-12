--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970868503" name="Picture">
+                  <wp:docPr id="573759653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970868503" name="Picture"/>
+                          <pic:cNvPr id="573759653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393291943" name="Picture">
+                  <wp:docPr id="911567999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393291943" name="Picture"/>
+                          <pic:cNvPr id="911567999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1028830723" name="Picture">
+                        <wp:docPr id="163387079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1028830723" name="Picture"/>
+                                <pic:cNvPr id="163387079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401950511" name="Picture">
+                  <wp:docPr id="1861918456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401950511" name="Picture"/>
+                          <pic:cNvPr id="1861918456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374998261" name="Picture">
+                  <wp:docPr id="1917880606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374998261" name="Picture"/>
+                          <pic:cNvPr id="1917880606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028618749" name="Picture">
+                  <wp:docPr id="704406863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028618749" name="Picture"/>
+                          <pic:cNvPr id="704406863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449199187" name="Picture">
+                  <wp:docPr id="1208472677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449199187" name="Picture"/>
+                          <pic:cNvPr id="1208472677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630756643" name="Picture">
+                  <wp:docPr id="776463610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630756643" name="Picture"/>
+                          <pic:cNvPr id="776463610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815117018" name="Picture">
+                        <wp:docPr id="647536509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815117018" name="Picture"/>
+                                <pic:cNvPr id="647536509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2000708948" name="Picture">
+                        <wp:docPr id="1397219229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2000708948" name="Picture"/>
+                                <pic:cNvPr id="1397219229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1417048804" name="Picture">
+                        <wp:docPr id="241483046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1417048804" name="Picture"/>
+                                <pic:cNvPr id="241483046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1544747604" name="Picture">
+                        <wp:docPr id="1263862292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1544747604" name="Picture"/>
+                                <pic:cNvPr id="1263862292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447751602" name="Picture">
+                        <wp:docPr id="338477777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447751602" name="Picture"/>
+                                <pic:cNvPr id="338477777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969508015" name="Picture">
+                        <wp:docPr id="290284922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969508015" name="Picture"/>
+                                <pic:cNvPr id="290284922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="462894599" name="Picture">
+                        <wp:docPr id="922810933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="462894599" name="Picture"/>
+                                <pic:cNvPr id="922810933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033177321" name="Picture">
+                        <wp:docPr id="1942287991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033177321" name="Picture"/>
+                                <pic:cNvPr id="1942287991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083189371" name="Picture">
+                        <wp:docPr id="196354632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083189371" name="Picture"/>
+                                <pic:cNvPr id="196354632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1006703147" name="Picture">
+                        <wp:docPr id="925583391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1006703147" name="Picture"/>
+                                <pic:cNvPr id="925583391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772041520" name="Picture">
+                        <wp:docPr id="1201583059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772041520" name="Picture"/>
+                                <pic:cNvPr id="1201583059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964324791" name="Picture">
+                        <wp:docPr id="1315479130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964324791" name="Picture"/>
+                                <pic:cNvPr id="1315479130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167188930" name="Picture">
+                  <wp:docPr id="6284747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167188930" name="Picture"/>
+                          <pic:cNvPr id="6284747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834313079" name="Picture">
+                  <wp:docPr id="808759611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834313079" name="Picture"/>
+                          <pic:cNvPr id="808759611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834172554" name="Picture">
+                  <wp:docPr id="1609056661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834172554" name="Picture"/>
+                          <pic:cNvPr id="1609056661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308584160" name="Picture">
+                  <wp:docPr id="145159656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308584160" name="Picture"/>
+                          <pic:cNvPr id="145159656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459422814" name="Picture">
+                  <wp:docPr id="1578714372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459422814" name="Picture"/>
+                          <pic:cNvPr id="1578714372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713804188" name="Picture">
+                  <wp:docPr id="281686700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713804188" name="Picture"/>
+                          <pic:cNvPr id="281686700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="520945989" name="Picture">
+                        <wp:docPr id="1953518553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="520945989" name="Picture"/>
+                                <pic:cNvPr id="1953518553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960236952" name="Picture">
+                  <wp:docPr id="1169422562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960236952" name="Picture"/>
+                          <pic:cNvPr id="1169422562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042033602" name="Picture">
+                  <wp:docPr id="408268766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042033602" name="Picture"/>
+                          <pic:cNvPr id="408268766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240207981" name="Picture">
+                  <wp:docPr id="1858980246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240207981" name="Picture"/>
+                          <pic:cNvPr id="1858980246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529162216" name="Picture">
+                  <wp:docPr id="906764548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529162216" name="Picture"/>
+                          <pic:cNvPr id="906764548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488574549" name="Picture">
+                  <wp:docPr id="1136435639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488574549" name="Picture"/>
+                          <pic:cNvPr id="1136435639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40463979" name="Picture">
+                  <wp:docPr id="258985500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40463979" name="Picture"/>
+                          <pic:cNvPr id="258985500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="610734443" name="Picture">
+                        <wp:docPr id="765414974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="610734443" name="Picture"/>
+                                <pic:cNvPr id="765414974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832139194" name="Picture">
+                  <wp:docPr id="1550936767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832139194" name="Picture"/>
+                          <pic:cNvPr id="1550936767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518432317" name="Picture">
+                  <wp:docPr id="1089976787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518432317" name="Picture"/>
+                          <pic:cNvPr id="1089976787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547235320" name="Picture">
+                  <wp:docPr id="241341294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547235320" name="Picture"/>
+                          <pic:cNvPr id="241341294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042108835" name="Picture">
+                  <wp:docPr id="1849849634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042108835" name="Picture"/>
+                          <pic:cNvPr id="1849849634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546008785" name="Picture">
+                  <wp:docPr id="555267692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546008785" name="Picture"/>
+                          <pic:cNvPr id="555267692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629139467" name="Picture">
+                  <wp:docPr id="764661279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629139467" name="Picture"/>
+                          <pic:cNvPr id="764661279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20999431" name="Picture">
+                        <wp:docPr id="1771911976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20999431" name="Picture"/>
+                                <pic:cNvPr id="1771911976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897453518" name="Picture">
+                  <wp:docPr id="1515057970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897453518" name="Picture"/>
+                          <pic:cNvPr id="1515057970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245049379" name="Picture">
+                  <wp:docPr id="1980570226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245049379" name="Picture"/>
+                          <pic:cNvPr id="1980570226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096884187" name="Picture">
+                  <wp:docPr id="1878068884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096884187" name="Picture"/>
+                          <pic:cNvPr id="1878068884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839900340" name="Picture">
+                  <wp:docPr id="1701105191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839900340" name="Picture"/>
+                          <pic:cNvPr id="1701105191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066549967" name="Picture">
+                  <wp:docPr id="1844663423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066549967" name="Picture"/>
+                          <pic:cNvPr id="1844663423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60948344" name="Picture">
+                  <wp:docPr id="859603183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60948344" name="Picture"/>
+                          <pic:cNvPr id="859603183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1200953028" name="Picture">
+                        <wp:docPr id="155301270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1200953028" name="Picture"/>
+                                <pic:cNvPr id="155301270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262713713" name="Picture">
+                  <wp:docPr id="1580038057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262713713" name="Picture"/>
+                          <pic:cNvPr id="1580038057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656997497" name="Picture">
+                  <wp:docPr id="1098614661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656997497" name="Picture"/>
+                          <pic:cNvPr id="1098614661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756663694" name="Picture">
+                  <wp:docPr id="1800614133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756663694" name="Picture"/>
+                          <pic:cNvPr id="1800614133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>