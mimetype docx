--- v1 (2026-10-12)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573759653" name="Picture">
+                  <wp:docPr id="2056187550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573759653" name="Picture"/>
+                          <pic:cNvPr id="2056187550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911567999" name="Picture">
+                  <wp:docPr id="490707526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911567999" name="Picture"/>
+                          <pic:cNvPr id="490707526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163387079" name="Picture">
+                        <wp:docPr id="501345566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163387079" name="Picture"/>
+                                <pic:cNvPr id="501345566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861918456" name="Picture">
+                  <wp:docPr id="2063430167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861918456" name="Picture"/>
+                          <pic:cNvPr id="2063430167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917880606" name="Picture">
+                  <wp:docPr id="1001036077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917880606" name="Picture"/>
+                          <pic:cNvPr id="1001036077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704406863" name="Picture">
+                  <wp:docPr id="1685853881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704406863" name="Picture"/>
+                          <pic:cNvPr id="1685853881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208472677" name="Picture">
+                  <wp:docPr id="1485292645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208472677" name="Picture"/>
+                          <pic:cNvPr id="1485292645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776463610" name="Picture">
+                  <wp:docPr id="510833303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776463610" name="Picture"/>
+                          <pic:cNvPr id="510833303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647536509" name="Picture">
+                        <wp:docPr id="599282986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647536509" name="Picture"/>
+                                <pic:cNvPr id="599282986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1397219229" name="Picture">
+                        <wp:docPr id="490573255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1397219229" name="Picture"/>
+                                <pic:cNvPr id="490573255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="241483046" name="Picture">
+                        <wp:docPr id="72682596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="241483046" name="Picture"/>
+                                <pic:cNvPr id="72682596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263862292" name="Picture">
+                        <wp:docPr id="1128708119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263862292" name="Picture"/>
+                                <pic:cNvPr id="1128708119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="338477777" name="Picture">
+                        <wp:docPr id="10768130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="338477777" name="Picture"/>
+                                <pic:cNvPr id="10768130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290284922" name="Picture">
+                        <wp:docPr id="1973243504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290284922" name="Picture"/>
+                                <pic:cNvPr id="1973243504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922810933" name="Picture">
+                        <wp:docPr id="1708734481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922810933" name="Picture"/>
+                                <pic:cNvPr id="1708734481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1942287991" name="Picture">
+                        <wp:docPr id="1282105273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1942287991" name="Picture"/>
+                                <pic:cNvPr id="1282105273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="196354632" name="Picture">
+                        <wp:docPr id="462176952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="196354632" name="Picture"/>
+                                <pic:cNvPr id="462176952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="925583391" name="Picture">
+                        <wp:docPr id="580160962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="925583391" name="Picture"/>
+                                <pic:cNvPr id="580160962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201583059" name="Picture">
+                        <wp:docPr id="1675261401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201583059" name="Picture"/>
+                                <pic:cNvPr id="1675261401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1315479130" name="Picture">
+                        <wp:docPr id="768426639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1315479130" name="Picture"/>
+                                <pic:cNvPr id="768426639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6284747" name="Picture">
+                  <wp:docPr id="141081190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6284747" name="Picture"/>
+                          <pic:cNvPr id="141081190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808759611" name="Picture">
+                  <wp:docPr id="1278125093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808759611" name="Picture"/>
+                          <pic:cNvPr id="1278125093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1609056661" name="Picture">
+                  <wp:docPr id="370833822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1609056661" name="Picture"/>
+                          <pic:cNvPr id="370833822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145159656" name="Picture">
+                  <wp:docPr id="1430045867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145159656" name="Picture"/>
+                          <pic:cNvPr id="1430045867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578714372" name="Picture">
+                  <wp:docPr id="1966767018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578714372" name="Picture"/>
+                          <pic:cNvPr id="1966767018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281686700" name="Picture">
+                  <wp:docPr id="1589932038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281686700" name="Picture"/>
+                          <pic:cNvPr id="1589932038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953518553" name="Picture">
+                        <wp:docPr id="2109191676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953518553" name="Picture"/>
+                                <pic:cNvPr id="2109191676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169422562" name="Picture">
+                  <wp:docPr id="1222491153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169422562" name="Picture"/>
+                          <pic:cNvPr id="1222491153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408268766" name="Picture">
+                  <wp:docPr id="1760610027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408268766" name="Picture"/>
+                          <pic:cNvPr id="1760610027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858980246" name="Picture">
+                  <wp:docPr id="682133084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858980246" name="Picture"/>
+                          <pic:cNvPr id="682133084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906764548" name="Picture">
+                  <wp:docPr id="1545598538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906764548" name="Picture"/>
+                          <pic:cNvPr id="1545598538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136435639" name="Picture">
+                  <wp:docPr id="1454105645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136435639" name="Picture"/>
+                          <pic:cNvPr id="1454105645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258985500" name="Picture">
+                  <wp:docPr id="245954742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258985500" name="Picture"/>
+                          <pic:cNvPr id="245954742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="765414974" name="Picture">
+                        <wp:docPr id="113146777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="765414974" name="Picture"/>
+                                <pic:cNvPr id="113146777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550936767" name="Picture">
+                  <wp:docPr id="1327128240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550936767" name="Picture"/>
+                          <pic:cNvPr id="1327128240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089976787" name="Picture">
+                  <wp:docPr id="1656819792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089976787" name="Picture"/>
+                          <pic:cNvPr id="1656819792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241341294" name="Picture">
+                  <wp:docPr id="1793156760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241341294" name="Picture"/>
+                          <pic:cNvPr id="1793156760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849849634" name="Picture">
+                  <wp:docPr id="588439506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849849634" name="Picture"/>
+                          <pic:cNvPr id="588439506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555267692" name="Picture">
+                  <wp:docPr id="1207211877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555267692" name="Picture"/>
+                          <pic:cNvPr id="1207211877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764661279" name="Picture">
+                  <wp:docPr id="1922203957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764661279" name="Picture"/>
+                          <pic:cNvPr id="1922203957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771911976" name="Picture">
+                        <wp:docPr id="1875465552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771911976" name="Picture"/>
+                                <pic:cNvPr id="1875465552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515057970" name="Picture">
+                  <wp:docPr id="162851509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515057970" name="Picture"/>
+                          <pic:cNvPr id="162851509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980570226" name="Picture">
+                  <wp:docPr id="1796583337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980570226" name="Picture"/>
+                          <pic:cNvPr id="1796583337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878068884" name="Picture">
+                  <wp:docPr id="550671095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878068884" name="Picture"/>
+                          <pic:cNvPr id="550671095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701105191" name="Picture">
+                  <wp:docPr id="2100762435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701105191" name="Picture"/>
+                          <pic:cNvPr id="2100762435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844663423" name="Picture">
+                  <wp:docPr id="895459589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844663423" name="Picture"/>
+                          <pic:cNvPr id="895459589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859603183" name="Picture">
+                  <wp:docPr id="1917131644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859603183" name="Picture"/>
+                          <pic:cNvPr id="1917131644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155301270" name="Picture">
+                        <wp:docPr id="9457378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155301270" name="Picture"/>
+                                <pic:cNvPr id="9457378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580038057" name="Picture">
+                  <wp:docPr id="1523854199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580038057" name="Picture"/>
+                          <pic:cNvPr id="1523854199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098614661" name="Picture">
+                  <wp:docPr id="910109838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098614661" name="Picture"/>
+                          <pic:cNvPr id="910109838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800614133" name="Picture">
+                  <wp:docPr id="531954060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800614133" name="Picture"/>
+                          <pic:cNvPr id="531954060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>