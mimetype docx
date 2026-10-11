--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867836098" name="Picture">
+                  <wp:docPr id="9255967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867836098" name="Picture"/>
+                          <pic:cNvPr id="9255967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33573978" name="Picture">
+                  <wp:docPr id="86368402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33573978" name="Picture"/>
+                          <pic:cNvPr id="86368402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1954729721" name="Picture">
+                        <wp:docPr id="1890555599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1954729721" name="Picture"/>
+                                <pic:cNvPr id="1890555599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454601144" name="Picture">
+                  <wp:docPr id="1089773132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454601144" name="Picture"/>
+                          <pic:cNvPr id="1089773132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505887804" name="Picture">
+                  <wp:docPr id="285694740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505887804" name="Picture"/>
+                          <pic:cNvPr id="285694740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79552364" name="Picture">
+                  <wp:docPr id="843636869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79552364" name="Picture"/>
+                          <pic:cNvPr id="843636869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680285209" name="Picture">
+                  <wp:docPr id="1759526573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680285209" name="Picture"/>
+                          <pic:cNvPr id="1759526573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918204588" name="Picture">
+                  <wp:docPr id="1620815725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918204588" name="Picture"/>
+                          <pic:cNvPr id="1620815725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="579665122" name="Picture">
+                        <wp:docPr id="2027585425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="579665122" name="Picture"/>
+                                <pic:cNvPr id="2027585425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1549069809" name="Picture">
+                        <wp:docPr id="1903259691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1549069809" name="Picture"/>
+                                <pic:cNvPr id="1903259691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839125856" name="Picture">
+                        <wp:docPr id="1842345475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839125856" name="Picture"/>
+                                <pic:cNvPr id="1842345475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769353915" name="Picture">
+                        <wp:docPr id="274296684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769353915" name="Picture"/>
+                                <pic:cNvPr id="274296684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="562756481" name="Picture">
+                        <wp:docPr id="2028441768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="562756481" name="Picture"/>
+                                <pic:cNvPr id="2028441768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138295200" name="Picture">
+                        <wp:docPr id="745495534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138295200" name="Picture"/>
+                                <pic:cNvPr id="745495534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1053510311" name="Picture">
+                        <wp:docPr id="1660191061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1053510311" name="Picture"/>
+                                <pic:cNvPr id="1660191061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126398918" name="Picture">
+                        <wp:docPr id="370183636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126398918" name="Picture"/>
+                                <pic:cNvPr id="370183636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951769763" name="Picture">
+                        <wp:docPr id="52985012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951769763" name="Picture"/>
+                                <pic:cNvPr id="52985012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1992771369" name="Picture">
+                        <wp:docPr id="866375786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1992771369" name="Picture"/>
+                                <pic:cNvPr id="866375786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197568939" name="Picture">
+                        <wp:docPr id="704912284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197568939" name="Picture"/>
+                                <pic:cNvPr id="704912284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1142393989" name="Picture">
+                        <wp:docPr id="1501283962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1142393989" name="Picture"/>
+                                <pic:cNvPr id="1501283962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743776296" name="Picture">
+                  <wp:docPr id="125817448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743776296" name="Picture"/>
+                          <pic:cNvPr id="125817448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509737493" name="Picture">
+                  <wp:docPr id="2090964170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509737493" name="Picture"/>
+                          <pic:cNvPr id="2090964170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867252122" name="Picture">
+                  <wp:docPr id="1145142508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867252122" name="Picture"/>
+                          <pic:cNvPr id="1145142508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885198160" name="Picture">
+                  <wp:docPr id="375266241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885198160" name="Picture"/>
+                          <pic:cNvPr id="375266241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570365250" name="Picture">
+                  <wp:docPr id="1129622143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570365250" name="Picture"/>
+                          <pic:cNvPr id="1129622143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044132460" name="Picture">
+                  <wp:docPr id="59016169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044132460" name="Picture"/>
+                          <pic:cNvPr id="59016169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537721176" name="Picture">
+                        <wp:docPr id="1082358108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537721176" name="Picture"/>
+                                <pic:cNvPr id="1082358108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55804961" name="Picture">
+                  <wp:docPr id="99161959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55804961" name="Picture"/>
+                          <pic:cNvPr id="99161959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742365018" name="Picture">
+                  <wp:docPr id="177755120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742365018" name="Picture"/>
+                          <pic:cNvPr id="177755120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42124282" name="Picture">
+                  <wp:docPr id="1359647334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42124282" name="Picture"/>
+                          <pic:cNvPr id="1359647334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596504594" name="Picture">
+                  <wp:docPr id="1053968144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596504594" name="Picture"/>
+                          <pic:cNvPr id="1053968144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300633871" name="Picture">
+                  <wp:docPr id="159058810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300633871" name="Picture"/>
+                          <pic:cNvPr id="159058810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929741624" name="Picture">
+                  <wp:docPr id="1753869442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929741624" name="Picture"/>
+                          <pic:cNvPr id="1753869442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1442139218" name="Picture">
+                        <wp:docPr id="103472582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1442139218" name="Picture"/>
+                                <pic:cNvPr id="103472582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486501581" name="Picture">
+                        <wp:docPr id="1908326636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486501581" name="Picture"/>
+                                <pic:cNvPr id="1908326636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559938197" name="Picture">
+                  <wp:docPr id="904382067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559938197" name="Picture"/>
+                          <pic:cNvPr id="904382067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583654676" name="Picture">
+                  <wp:docPr id="1929711476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583654676" name="Picture"/>
+                          <pic:cNvPr id="1929711476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336311182" name="Picture">
+                  <wp:docPr id="1123138655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336311182" name="Picture"/>
+                          <pic:cNvPr id="1123138655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546202233" name="Picture">
+                  <wp:docPr id="1953714657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546202233" name="Picture"/>
+                          <pic:cNvPr id="1953714657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931559524" name="Picture">
+                  <wp:docPr id="1531663782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931559524" name="Picture"/>
+                          <pic:cNvPr id="1531663782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837790699" name="Picture">
+                  <wp:docPr id="1667272151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837790699" name="Picture"/>
+                          <pic:cNvPr id="1667272151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972484402" name="Picture">
+                        <wp:docPr id="1504529006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972484402" name="Picture"/>
+                                <pic:cNvPr id="1504529006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31500,57 +31500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895741119" name="Picture">
+                  <wp:docPr id="1678388187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895741119" name="Picture"/>
+                          <pic:cNvPr id="1678388187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31589,57 +31589,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935647450" name="Picture">
+                  <wp:docPr id="48963433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935647450" name="Picture"/>
+                          <pic:cNvPr id="48963433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32233,57 +32233,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969223791" name="Picture">
+                  <wp:docPr id="833018720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969223791" name="Picture"/>
+                          <pic:cNvPr id="833018720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33231,57 +33231,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280562225" name="Picture">
+                  <wp:docPr id="1071145064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280562225" name="Picture"/>
+                          <pic:cNvPr id="1071145064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33334,57 +33334,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608968518" name="Picture">
+                  <wp:docPr id="787051617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608968518" name="Picture"/>
+                          <pic:cNvPr id="787051617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34711,57 +34711,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999483334" name="Picture">
+                  <wp:docPr id="1915303135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999483334" name="Picture"/>
+                          <pic:cNvPr id="1915303135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35854,57 +35854,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450472013" name="Picture">
+                        <wp:docPr id="604478956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450472013" name="Picture"/>
+                                <pic:cNvPr id="604478956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37075,57 +37075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14719313" name="Picture">
+                  <wp:docPr id="523491967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14719313" name="Picture"/>
+                          <pic:cNvPr id="523491967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37146,57 +37146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359814603" name="Picture">
+                  <wp:docPr id="947294010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359814603" name="Picture"/>
+                          <pic:cNvPr id="947294010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37560,57 +37560,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427162301" name="Picture">
+                  <wp:docPr id="1088043384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427162301" name="Picture"/>
+                          <pic:cNvPr id="1088043384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>