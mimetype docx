--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817815820" name="Picture">
+                  <wp:docPr id="1634402630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817815820" name="Picture"/>
+                          <pic:cNvPr id="1634402630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286627445" name="Picture">
+                  <wp:docPr id="147791583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286627445" name="Picture"/>
+                          <pic:cNvPr id="147791583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94738915" name="Picture">
+                        <wp:docPr id="1971433748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94738915" name="Picture"/>
+                                <pic:cNvPr id="1971433748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816210523" name="Picture">
+                  <wp:docPr id="851637856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816210523" name="Picture"/>
+                          <pic:cNvPr id="851637856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873190878" name="Picture">
+                  <wp:docPr id="1069702362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873190878" name="Picture"/>
+                          <pic:cNvPr id="1069702362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428846036" name="Picture">
+                  <wp:docPr id="1665713035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428846036" name="Picture"/>
+                          <pic:cNvPr id="1665713035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978589107" name="Picture">
+                  <wp:docPr id="758810037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978589107" name="Picture"/>
+                          <pic:cNvPr id="758810037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824563944" name="Picture">
+                  <wp:docPr id="1627494784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824563944" name="Picture"/>
+                          <pic:cNvPr id="1627494784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280677126" name="Picture">
+                        <wp:docPr id="690590808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280677126" name="Picture"/>
+                                <pic:cNvPr id="690590808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1153165744" name="Picture">
+                        <wp:docPr id="1423284543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1153165744" name="Picture"/>
+                                <pic:cNvPr id="1423284543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710933258" name="Picture">
+                        <wp:docPr id="1951185659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710933258" name="Picture"/>
+                                <pic:cNvPr id="1951185659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139124947" name="Picture">
+                        <wp:docPr id="748382489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139124947" name="Picture"/>
+                                <pic:cNvPr id="748382489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36875643" name="Picture">
+                        <wp:docPr id="2016967525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36875643" name="Picture"/>
+                                <pic:cNvPr id="2016967525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1050049239" name="Picture">
+                        <wp:docPr id="534689211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1050049239" name="Picture"/>
+                                <pic:cNvPr id="534689211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659835812" name="Picture">
+                        <wp:docPr id="1423040942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659835812" name="Picture"/>
+                                <pic:cNvPr id="1423040942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998849303" name="Picture">
+                        <wp:docPr id="2056121954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998849303" name="Picture"/>
+                                <pic:cNvPr id="2056121954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="351808645" name="Picture">
+                        <wp:docPr id="957607674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="351808645" name="Picture"/>
+                                <pic:cNvPr id="957607674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696452141" name="Picture">
+                        <wp:docPr id="568000199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696452141" name="Picture"/>
+                                <pic:cNvPr id="568000199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095135978" name="Picture">
+                        <wp:docPr id="111014487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095135978" name="Picture"/>
+                                <pic:cNvPr id="111014487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167617629" name="Picture">
+                        <wp:docPr id="1424066875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167617629" name="Picture"/>
+                                <pic:cNvPr id="1424066875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1798055237" name="Picture">
+                        <wp:docPr id="620714244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1798055237" name="Picture"/>
+                                <pic:cNvPr id="620714244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033006008" name="Picture">
+                        <wp:docPr id="1777456030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033006008" name="Picture"/>
+                                <pic:cNvPr id="1777456030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1566080774" name="Picture">
+                        <wp:docPr id="1039805334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1566080774" name="Picture"/>
+                                <pic:cNvPr id="1039805334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410226609" name="Picture">
+                  <wp:docPr id="1237299818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410226609" name="Picture"/>
+                          <pic:cNvPr id="1237299818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805345934" name="Picture">
+                  <wp:docPr id="598309585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805345934" name="Picture"/>
+                          <pic:cNvPr id="598309585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185939122" name="Picture">
+                  <wp:docPr id="585677139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185939122" name="Picture"/>
+                          <pic:cNvPr id="585677139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087103089" name="Picture">
+                  <wp:docPr id="22145636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087103089" name="Picture"/>
+                          <pic:cNvPr id="22145636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56126739" name="Picture">
+                  <wp:docPr id="278850894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56126739" name="Picture"/>
+                          <pic:cNvPr id="278850894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923127929" name="Picture">
+                  <wp:docPr id="1913721050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923127929" name="Picture"/>
+                          <pic:cNvPr id="1913721050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="992000893" name="Picture">
+                        <wp:docPr id="548335132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="992000893" name="Picture"/>
+                                <pic:cNvPr id="548335132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2042774055" name="Picture">
+                        <wp:docPr id="1461572903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2042774055" name="Picture"/>
+                                <pic:cNvPr id="1461572903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086395499" name="Picture">
+                  <wp:docPr id="1560586172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086395499" name="Picture"/>
+                          <pic:cNvPr id="1560586172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588670322" name="Picture">
+                  <wp:docPr id="712707649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588670322" name="Picture"/>
+                          <pic:cNvPr id="712707649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211025485" name="Picture">
+                  <wp:docPr id="334910148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211025485" name="Picture"/>
+                          <pic:cNvPr id="334910148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625490193" name="Picture">
+                  <wp:docPr id="617353346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625490193" name="Picture"/>
+                          <pic:cNvPr id="617353346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849800098" name="Picture">
+                  <wp:docPr id="1214829647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849800098" name="Picture"/>
+                          <pic:cNvPr id="1214829647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773595544" name="Picture">
+                  <wp:docPr id="1776394843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773595544" name="Picture"/>
+                          <pic:cNvPr id="1776394843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1583004437" name="Picture">
+                        <wp:docPr id="1567127316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1583004437" name="Picture"/>
+                                <pic:cNvPr id="1567127316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25570,56 +25570,58 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="280"/>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="1300"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="2100"/>
-        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="700"/>
+        <w:gridCol w:w="300"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="200"/>
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
-        <w:gridCol w:w="980"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="880"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="260"/>
         <w:gridCol w:w="1320"/>
         <w:gridCol w:w="940"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="220"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="JR_PAGE_ANCHOR_0_5"/>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
@@ -25818,50 +25820,68 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -25899,57 +25919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598606715" name="Picture">
+                  <wp:docPr id="954287738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598606715" name="Picture"/>
+                          <pic:cNvPr id="954287738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25959,86 +25979,86 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439199348" name="Picture">
+                  <wp:docPr id="804204572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439199348" name="Picture"/>
+                          <pic:cNvPr id="804204572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26109,50 +26129,59 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -26206,60 +26235,69 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26468,50 +26506,68 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -26603,86 +26659,86 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311981798" name="Picture">
+                  <wp:docPr id="1433429360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311981798" name="Picture"/>
+                          <pic:cNvPr id="1433429360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,50 +26748,59 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -26827,51 +26892,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26933,50 +26998,59 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -27163,67 +27237,85 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="22"/>
+            <w:gridSpan w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27439,76 +27531,94 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="22"/>
+            <w:gridSpan w:val="24"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="38"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque de mouvements de terrain sur Foucherolles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -27602,89 +27712,98 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001800736" name="Picture">
+                  <wp:docPr id="1321151899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001800736" name="Picture"/>
+                          <pic:cNvPr id="1321151899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_19.jpg"/>
+                          <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27733,57 +27852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463091029" name="Picture">
+                  <wp:docPr id="902493416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463091029" name="Picture"/>
+                          <pic:cNvPr id="902493416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27829,51 +27948,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27969,51 +28097,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28109,51 +28246,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28249,51 +28395,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28416,51 +28571,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28475,101 +28639,101 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="1960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mouvements de terrain regroupent un ensemble de déplacements, plus ou moins brutaux, du sol ou du sous-sol.</w:t>
               <w:br/>
               <w:t xml:space="preserve">Les volumes en jeu peuvent aller de quelques mètres cubes à plusieurs millions de mètres cubes.</w:t>
               <w:br/>
               <w:t xml:space="preserve">Les déplacements peuvent être lents (quelques millimètres par an) à très rapides (quelques centaines de mètres par jour).</w:t>
               <w:br/>
               <w:t xml:space="preserve">Généralement, les mouvements de terrain mobilisant un volume important sont peu rapides. Ces phénomènes sont souvent très destructeurs, car les aménagements humains y sont très sensibles et les dommages aux biens sont considérables et souvent irréversibles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28692,51 +28856,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28965,149 +29138,167 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="18"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Les types de risques mouvements de terrain à ma commune:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953865463" name="Picture">
+                  <wp:docPr id="929672820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953865463" name="Picture"/>
+                          <pic:cNvPr id="929672820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_18.png"/>
+                          <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -29136,51 +29327,51 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="60"/>
               <w:gridCol w:w="60"/>
               <w:gridCol w:w="200"/>
               <w:gridCol w:w="5480"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="80"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
@@ -29344,51 +29535,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29520,51 +29711,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="8"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29802,67 +30002,85 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="18"/>
+            <w:gridSpan w:val="20"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations détaillées :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
@@ -30125,50 +30343,68 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -30355,54 +30591,72 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="2080"/>
+          <w:trHeight w:hRule="atLeast" w:val="1500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -30416,51 +30670,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="80"/>
               <w:gridCol w:w="220"/>
               <w:gridCol w:w="80"/>
               <w:gridCol w:w="200"/>
               <w:gridCol w:w="20"/>
               <w:gridCol w:w="7760"/>
               <w:gridCol w:w="560"/>
@@ -30658,57 +30912,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2040209083" name="Picture">
+                        <wp:docPr id="1776607282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2040209083" name="Picture"/>
+                                <pic:cNvPr id="1776607282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30916,51 +31170,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="1180"/>
+                <w:trHeight w:hRule="atLeast" w:val="600"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -30987,56 +31241,50 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
-                    <w:t xml:space="preserve">  Tassements différentiels</w:t>
-[...4 lines deleted...]
-                    <w:br/>
                     <w:t xml:space="preserve">  Affaissements et effondrements d'origine anthropique (anciennes carrières souterraines, hors mines)</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -31368,50 +31616,68 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -31429,51 +31695,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="16"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E5E5E5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -31547,51 +31813,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="16"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Mouvements de terrain classés en catastrophe naturelle dans ma commune : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -31677,51 +31943,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="16"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Une CATNAT est une Catastrophe Naturelle, liée à un phénomène ou conjonction de phénomènes dont les effets sont particulièrement dommageables. Lorsqu'une catastrophe naturelle frappe un territoire, on dit que "le territoire est en état de catastrophe naturelle".</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
@@ -31748,52 +32014,502 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1660"/>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code NOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libellé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Début le</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur le journal officiel du</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTE9900627A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvement de Terrain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25/12/1999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30/12/1999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -32108,51 +32824,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -32181,63 +32906,58 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="380"/>
-        <w:gridCol w:w="300"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1480"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="2180"/>
         <w:gridCol w:w="220"/>
-        <w:gridCol w:w="100"/>
-        <w:gridCol w:w="880"/>
+        <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
-        <w:gridCol w:w="1580"/>
-        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="2580"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="JR_PAGE_ANCHOR_0_6"/>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -32321,245 +33041,190 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496062731" name="Picture">
+                  <wp:docPr id="84437792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496062731" name="Picture"/>
+                          <pic:cNvPr id="84437792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...8 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852199599" name="Picture">
+                  <wp:docPr id="1555651338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852199599" name="Picture"/>
+                          <pic:cNvPr id="1555651338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32594,85 +33259,93 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
@@ -32682,105 +33355,59 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="3"/>
-[...53 lines deleted...]
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000091"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
@@ -32818,51 +33445,50 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32890,78 +33516,50 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...26 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -32989,122 +33587,112 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...8 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327033511" name="Picture">
+                  <wp:docPr id="311612895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327033511" name="Picture"/>
+                          <pic:cNvPr id="311612895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33114,60 +33702,50 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...8 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -33213,69 +33791,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...17 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33301,68 +33861,50 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -33441,112 +33983,67 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -33654,563 +34151,113 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="38"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque de mouvements de terrain sur Foucherolles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="600"/>
+          <w:trHeight w:hRule="exact" w:val="12900"/>
         </w:trPr>
-        <w:tc>
-[...403 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -34345,106 +34392,79 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...26 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -34801,57 +34821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110838780" name="Picture">
+                  <wp:docPr id="1297316514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110838780" name="Picture"/>
+                          <pic:cNvPr id="1297316514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34890,57 +34910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965383989" name="Picture">
+                  <wp:docPr id="1240167162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965383989" name="Picture"/>
+                          <pic:cNvPr id="1240167162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35570,57 +35590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936658250" name="Picture">
+                  <wp:docPr id="1296939807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936658250" name="Picture"/>
+                          <pic:cNvPr id="1296939807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36631,57 +36651,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362768041" name="Picture">
+                  <wp:docPr id="58752235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362768041" name="Picture"/>
+                          <pic:cNvPr id="58752235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_41.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36734,57 +36754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41178166" name="Picture">
+                  <wp:docPr id="233652874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41178166" name="Picture"/>
+                          <pic:cNvPr id="233652874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38192,57 +38212,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789375294" name="Picture">
+                  <wp:docPr id="442263079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789375294" name="Picture"/>
+                          <pic:cNvPr id="442263079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_40.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39389,57 +39409,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652316247" name="Picture">
+                        <wp:docPr id="179910523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652316247" name="Picture"/>
+                                <pic:cNvPr id="179910523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42355,57 +42375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797368265" name="Picture">
+                  <wp:docPr id="452034794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797368265" name="Picture"/>
+                          <pic:cNvPr id="452034794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42444,57 +42464,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872646780" name="Picture">
+                  <wp:docPr id="682757676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872646780" name="Picture"/>
+                          <pic:cNvPr id="682757676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43088,57 +43108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884850763" name="Picture">
+                  <wp:docPr id="1802761902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884850763" name="Picture"/>
+                          <pic:cNvPr id="1802761902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44086,57 +44106,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826263420" name="Picture">
+                  <wp:docPr id="539652507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826263420" name="Picture"/>
+                          <pic:cNvPr id="539652507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44189,57 +44209,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528819045" name="Picture">
+                  <wp:docPr id="1534835204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528819045" name="Picture"/>
+                          <pic:cNvPr id="1534835204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45566,57 +45586,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845313836" name="Picture">
+                  <wp:docPr id="270943878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845313836" name="Picture"/>
+                          <pic:cNvPr id="270943878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46709,57 +46729,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1061403712" name="Picture">
+                        <wp:docPr id="747676132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1061403712" name="Picture"/>
+                                <pic:cNvPr id="747676132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47930,57 +47950,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942702245" name="Picture">
+                  <wp:docPr id="237027462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942702245" name="Picture"/>
+                          <pic:cNvPr id="237027462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48001,57 +48021,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508713205" name="Picture">
+                  <wp:docPr id="1129215963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508713205" name="Picture"/>
+                          <pic:cNvPr id="1129215963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48415,57 +48435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944429976" name="Picture">
+                  <wp:docPr id="1589008157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944429976" name="Picture"/>
+                          <pic:cNvPr id="1589008157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49245,53 +49265,53 @@
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
  <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
  <Relationship Id="img_0_2_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_15.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_14.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_2_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
- <Relationship Id="img_0_4_19.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_19.jpg"/>
+ <Relationship Id="img_0_4_27.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_27.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
- <Relationship Id="img_0_4_18.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_18.png"/>
+ <Relationship Id="img_0_4_26.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_26.png"/>
  <Relationship Id="img_0_4_14_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14_2.png"/>
  <Relationship Id="img_0_6_41.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_41.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_40.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_40.png"/>
  <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
  <Relationship Id="img_0_7_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_14.jpg"/>
  <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.png"/>
  <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 