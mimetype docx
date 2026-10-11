--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783097" name="Picture">
+                  <wp:docPr id="819826406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783097" name="Picture"/>
+                          <pic:cNvPr id="819826406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242952268" name="Picture">
+                  <wp:docPr id="644718237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242952268" name="Picture"/>
+                          <pic:cNvPr id="644718237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981937541" name="Picture">
+                        <wp:docPr id="465875438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981937541" name="Picture"/>
+                                <pic:cNvPr id="465875438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343052623" name="Picture">
+                  <wp:docPr id="528516962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343052623" name="Picture"/>
+                          <pic:cNvPr id="528516962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55556827" name="Picture">
+                  <wp:docPr id="1710982418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55556827" name="Picture"/>
+                          <pic:cNvPr id="1710982418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708569005" name="Picture">
+                  <wp:docPr id="673576291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708569005" name="Picture"/>
+                          <pic:cNvPr id="673576291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203713881" name="Picture">
+                  <wp:docPr id="1376570363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203713881" name="Picture"/>
+                          <pic:cNvPr id="1376570363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523023955" name="Picture">
+                  <wp:docPr id="1433729525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523023955" name="Picture"/>
+                          <pic:cNvPr id="1433729525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305987413" name="Picture">
+                        <wp:docPr id="469206907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305987413" name="Picture"/>
+                                <pic:cNvPr id="469206907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447552751" name="Picture">
+                        <wp:docPr id="1851515517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447552751" name="Picture"/>
+                                <pic:cNvPr id="1851515517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890329354" name="Picture">
+                        <wp:docPr id="526833131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890329354" name="Picture"/>
+                                <pic:cNvPr id="526833131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1266999109" name="Picture">
+                        <wp:docPr id="629838535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1266999109" name="Picture"/>
+                                <pic:cNvPr id="629838535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649601266" name="Picture">
+                        <wp:docPr id="866577973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649601266" name="Picture"/>
+                                <pic:cNvPr id="866577973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015327262" name="Picture">
+                        <wp:docPr id="1640568304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015327262" name="Picture"/>
+                                <pic:cNvPr id="1640568304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290738356" name="Picture">
+                        <wp:docPr id="988107741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290738356" name="Picture"/>
+                                <pic:cNvPr id="988107741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114298236" name="Picture">
+                        <wp:docPr id="465917672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114298236" name="Picture"/>
+                                <pic:cNvPr id="465917672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274336615" name="Picture">
+                        <wp:docPr id="1252909574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274336615" name="Picture"/>
+                                <pic:cNvPr id="1252909574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1116050304" name="Picture">
+                        <wp:docPr id="628848887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1116050304" name="Picture"/>
+                                <pic:cNvPr id="628848887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348175136" name="Picture">
+                        <wp:docPr id="240052890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348175136" name="Picture"/>
+                                <pic:cNvPr id="240052890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244639897" name="Picture">
+                        <wp:docPr id="408616570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244639897" name="Picture"/>
+                                <pic:cNvPr id="408616570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440896123" name="Picture">
+                        <wp:docPr id="1164791241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440896123" name="Picture"/>
+                                <pic:cNvPr id="1164791241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903039408" name="Picture">
+                        <wp:docPr id="113491863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903039408" name="Picture"/>
+                                <pic:cNvPr id="113491863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="870717837" name="Picture">
+                        <wp:docPr id="1189510884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="870717837" name="Picture"/>
+                                <pic:cNvPr id="1189510884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457835007" name="Picture">
+                  <wp:docPr id="896641951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457835007" name="Picture"/>
+                          <pic:cNvPr id="896641951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319827481" name="Picture">
+                  <wp:docPr id="1823397357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319827481" name="Picture"/>
+                          <pic:cNvPr id="1823397357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491530290" name="Picture">
+                  <wp:docPr id="1388077416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491530290" name="Picture"/>
+                          <pic:cNvPr id="1388077416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851298870" name="Picture">
+                  <wp:docPr id="1038218981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851298870" name="Picture"/>
+                          <pic:cNvPr id="1038218981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603415081" name="Picture">
+                  <wp:docPr id="1418636390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603415081" name="Picture"/>
+                          <pic:cNvPr id="1418636390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164797417" name="Picture">
+                  <wp:docPr id="436901955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164797417" name="Picture"/>
+                          <pic:cNvPr id="436901955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2086753168" name="Picture">
+                        <wp:docPr id="1400643244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2086753168" name="Picture"/>
+                                <pic:cNvPr id="1400643244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739452201" name="Picture">
+                  <wp:docPr id="800390496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739452201" name="Picture"/>
+                          <pic:cNvPr id="800390496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962844889" name="Picture">
+                  <wp:docPr id="2096710772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962844889" name="Picture"/>
+                          <pic:cNvPr id="2096710772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332273590" name="Picture">
+                  <wp:docPr id="1329839161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332273590" name="Picture"/>
+                          <pic:cNvPr id="1329839161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448292914" name="Picture">
+                  <wp:docPr id="395347167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448292914" name="Picture"/>
+                          <pic:cNvPr id="395347167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127281400" name="Picture">
+                  <wp:docPr id="2008727686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127281400" name="Picture"/>
+                          <pic:cNvPr id="2008727686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007191267" name="Picture">
+                  <wp:docPr id="216673435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007191267" name="Picture"/>
+                          <pic:cNvPr id="216673435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564993256" name="Picture">
+                        <wp:docPr id="1371041665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564993256" name="Picture"/>
+                                <pic:cNvPr id="1371041665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="479886037" name="Picture">
+                        <wp:docPr id="1989183645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="479886037" name="Picture"/>
+                                <pic:cNvPr id="1989183645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674120983" name="Picture">
+                  <wp:docPr id="77088619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674120983" name="Picture"/>
+                          <pic:cNvPr id="77088619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722651939" name="Picture">
+                  <wp:docPr id="2139577137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722651939" name="Picture"/>
+                          <pic:cNvPr id="2139577137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063785142" name="Picture">
+                  <wp:docPr id="1124772815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063785142" name="Picture"/>
+                          <pic:cNvPr id="1124772815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973586186" name="Picture">
+                  <wp:docPr id="1428439678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973586186" name="Picture"/>
+                          <pic:cNvPr id="1428439678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013079020" name="Picture">
+                  <wp:docPr id="572671978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013079020" name="Picture"/>
+                          <pic:cNvPr id="572671978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7563535" name="Picture">
+                  <wp:docPr id="206959682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7563535" name="Picture"/>
+                          <pic:cNvPr id="206959682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30448,57 +30448,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632662824" name="Picture">
+                        <wp:docPr id="863172670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632662824" name="Picture"/>
+                                <pic:cNvPr id="863172670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33081,57 +33081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000771720" name="Picture">
+                  <wp:docPr id="1206036986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000771720" name="Picture"/>
+                          <pic:cNvPr id="1206036986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33152,57 +33152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860000319" name="Picture">
+                  <wp:docPr id="1668614704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860000319" name="Picture"/>
+                          <pic:cNvPr id="1668614704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33631,57 +33631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560577090" name="Picture">
+                  <wp:docPr id="1151046373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560577090" name="Picture"/>
+                          <pic:cNvPr id="1151046373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34923,57 +34923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804908909" name="Picture">
+                  <wp:docPr id="486473244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804908909" name="Picture"/>
+                          <pic:cNvPr id="486473244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35012,57 +35012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136135109" name="Picture">
+                  <wp:docPr id="1469141817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136135109" name="Picture"/>
+                          <pic:cNvPr id="1469141817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35656,57 +35656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682592046" name="Picture">
+                  <wp:docPr id="1334177684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682592046" name="Picture"/>
+                          <pic:cNvPr id="1334177684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36654,57 +36654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229935090" name="Picture">
+                  <wp:docPr id="459263650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229935090" name="Picture"/>
+                          <pic:cNvPr id="459263650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36757,57 +36757,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972217006" name="Picture">
+                  <wp:docPr id="820165539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972217006" name="Picture"/>
+                          <pic:cNvPr id="820165539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38134,57 +38134,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018646184" name="Picture">
+                  <wp:docPr id="2103459344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018646184" name="Picture"/>
+                          <pic:cNvPr id="2103459344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39277,57 +39277,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988030923" name="Picture">
+                        <wp:docPr id="1968611579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988030923" name="Picture"/>
+                                <pic:cNvPr id="1968611579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40638,57 +40638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385951079" name="Picture">
+                  <wp:docPr id="154829055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385951079" name="Picture"/>
+                          <pic:cNvPr id="154829055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40727,57 +40727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368870968" name="Picture">
+                  <wp:docPr id="77650745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368870968" name="Picture"/>
+                          <pic:cNvPr id="77650745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41371,57 +41371,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155874673" name="Picture">
+                  <wp:docPr id="1475657744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155874673" name="Picture"/>
+                          <pic:cNvPr id="1475657744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42369,57 +42369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651004367" name="Picture">
+                  <wp:docPr id="20777210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651004367" name="Picture"/>
+                          <pic:cNvPr id="20777210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42472,57 +42472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219481985" name="Picture">
+                  <wp:docPr id="986453130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219481985" name="Picture"/>
+                          <pic:cNvPr id="986453130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43849,57 +43849,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848567339" name="Picture">
+                  <wp:docPr id="917600078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848567339" name="Picture"/>
+                          <pic:cNvPr id="917600078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44992,57 +44992,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077910680" name="Picture">
+                        <wp:docPr id="546489146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077910680" name="Picture"/>
+                                <pic:cNvPr id="546489146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46263,57 +46263,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968011546" name="Picture">
+                  <wp:docPr id="651672462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968011546" name="Picture"/>
+                          <pic:cNvPr id="651672462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46343,57 +46343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451940866" name="Picture">
+                  <wp:docPr id="804914377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451940866" name="Picture"/>
+                          <pic:cNvPr id="804914377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46822,57 +46822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493496796" name="Picture">
+                  <wp:docPr id="2014255607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493496796" name="Picture"/>
+                          <pic:cNvPr id="2014255607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48557,57 +48557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441969650" name="Picture">
+                  <wp:docPr id="1308171151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441969650" name="Picture"/>
+                          <pic:cNvPr id="1308171151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48628,57 +48628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325981004" name="Picture">
+                  <wp:docPr id="844796597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325981004" name="Picture"/>
+                          <pic:cNvPr id="844796597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49042,57 +49042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56633784" name="Picture">
+                  <wp:docPr id="849012136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56633784" name="Picture"/>
+                          <pic:cNvPr id="849012136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>