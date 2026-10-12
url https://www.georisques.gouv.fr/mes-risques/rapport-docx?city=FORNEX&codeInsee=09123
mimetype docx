--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453934397" name="Picture">
+                  <wp:docPr id="649247423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453934397" name="Picture"/>
+                          <pic:cNvPr id="649247423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949864785" name="Picture">
+                  <wp:docPr id="831769906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949864785" name="Picture"/>
+                          <pic:cNvPr id="831769906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007503445" name="Picture">
+                        <wp:docPr id="750611726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007503445" name="Picture"/>
+                                <pic:cNvPr id="750611726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956755594" name="Picture">
+                  <wp:docPr id="2106702608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956755594" name="Picture"/>
+                          <pic:cNvPr id="2106702608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231574419" name="Picture">
+                  <wp:docPr id="400921018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231574419" name="Picture"/>
+                          <pic:cNvPr id="400921018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393014319" name="Picture">
+                  <wp:docPr id="921730084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393014319" name="Picture"/>
+                          <pic:cNvPr id="921730084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853002341" name="Picture">
+                  <wp:docPr id="2010315211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853002341" name="Picture"/>
+                          <pic:cNvPr id="2010315211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599037952" name="Picture">
+                  <wp:docPr id="45989263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599037952" name="Picture"/>
+                          <pic:cNvPr id="45989263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576555645" name="Picture">
+                        <wp:docPr id="1598516045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576555645" name="Picture"/>
+                                <pic:cNvPr id="1598516045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="391597613" name="Picture">
+                        <wp:docPr id="1716190702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="391597613" name="Picture"/>
+                                <pic:cNvPr id="1716190702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="212889773" name="Picture">
+                        <wp:docPr id="1137859489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="212889773" name="Picture"/>
+                                <pic:cNvPr id="1137859489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687541377" name="Picture">
+                        <wp:docPr id="540300120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687541377" name="Picture"/>
+                                <pic:cNvPr id="540300120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="204670913" name="Picture">
+                        <wp:docPr id="1199934272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="204670913" name="Picture"/>
+                                <pic:cNvPr id="1199934272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2128455746" name="Picture">
+                        <wp:docPr id="1427263401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2128455746" name="Picture"/>
+                                <pic:cNvPr id="1427263401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208832962" name="Picture">
+                        <wp:docPr id="696541692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208832962" name="Picture"/>
+                                <pic:cNvPr id="696541692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472150104" name="Picture">
+                        <wp:docPr id="2000253468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472150104" name="Picture"/>
+                                <pic:cNvPr id="2000253468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="900641467" name="Picture">
+                        <wp:docPr id="1115813326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="900641467" name="Picture"/>
+                                <pic:cNvPr id="1115813326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165554667" name="Picture">
+                        <wp:docPr id="2050454027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165554667" name="Picture"/>
+                                <pic:cNvPr id="2050454027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589568006" name="Picture">
+                        <wp:docPr id="535237470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589568006" name="Picture"/>
+                                <pic:cNvPr id="535237470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="955958928" name="Picture">
+                        <wp:docPr id="1642545941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="955958928" name="Picture"/>
+                                <pic:cNvPr id="1642545941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="556823524" name="Picture">
+                        <wp:docPr id="2080190443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="556823524" name="Picture"/>
+                                <pic:cNvPr id="2080190443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264494958" name="Picture">
+                        <wp:docPr id="231596224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264494958" name="Picture"/>
+                                <pic:cNvPr id="231596224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1631827647" name="Picture">
+                        <wp:docPr id="2097222413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1631827647" name="Picture"/>
+                                <pic:cNvPr id="2097222413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926276205" name="Picture">
+                  <wp:docPr id="1335010539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926276205" name="Picture"/>
+                          <pic:cNvPr id="1335010539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627341279" name="Picture">
+                  <wp:docPr id="1238241826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627341279" name="Picture"/>
+                          <pic:cNvPr id="1238241826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736305601" name="Picture">
+                  <wp:docPr id="60343910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736305601" name="Picture"/>
+                          <pic:cNvPr id="60343910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347434574" name="Picture">
+                  <wp:docPr id="1805620968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347434574" name="Picture"/>
+                          <pic:cNvPr id="1805620968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093140648" name="Picture">
+                  <wp:docPr id="961483536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093140648" name="Picture"/>
+                          <pic:cNvPr id="961483536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046228891" name="Picture">
+                  <wp:docPr id="37458532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046228891" name="Picture"/>
+                          <pic:cNvPr id="37458532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1569346988" name="Picture">
+                        <wp:docPr id="891006166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1569346988" name="Picture"/>
+                                <pic:cNvPr id="891006166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091314292" name="Picture">
+                  <wp:docPr id="1532816621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091314292" name="Picture"/>
+                          <pic:cNvPr id="1532816621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751343244" name="Picture">
+                  <wp:docPr id="594355621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751343244" name="Picture"/>
+                          <pic:cNvPr id="594355621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593527180" name="Picture">
+                  <wp:docPr id="1266176002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593527180" name="Picture"/>
+                          <pic:cNvPr id="1266176002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829090540" name="Picture">
+                  <wp:docPr id="2132924744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829090540" name="Picture"/>
+                          <pic:cNvPr id="2132924744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294111258" name="Picture">
+                  <wp:docPr id="1245719547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294111258" name="Picture"/>
+                          <pic:cNvPr id="1245719547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734919678" name="Picture">
+                  <wp:docPr id="1199821988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734919678" name="Picture"/>
+                          <pic:cNvPr id="1199821988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111191227" name="Picture">
+                        <wp:docPr id="936419154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111191227" name="Picture"/>
+                                <pic:cNvPr id="936419154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="296539820" name="Picture">
+                        <wp:docPr id="1792857779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="296539820" name="Picture"/>
+                                <pic:cNvPr id="1792857779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150678676" name="Picture">
+                  <wp:docPr id="1497755317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150678676" name="Picture"/>
+                          <pic:cNvPr id="1497755317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409720427" name="Picture">
+                  <wp:docPr id="1039699978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409720427" name="Picture"/>
+                          <pic:cNvPr id="1039699978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481624331" name="Picture">
+                  <wp:docPr id="1269413997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481624331" name="Picture"/>
+                          <pic:cNvPr id="1269413997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501108708" name="Picture">
+                  <wp:docPr id="1832892735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501108708" name="Picture"/>
+                          <pic:cNvPr id="1832892735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896527922" name="Picture">
+                  <wp:docPr id="1745279437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896527922" name="Picture"/>
+                          <pic:cNvPr id="1745279437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28944,57 +28944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002047376" name="Picture">
+                  <wp:docPr id="552957809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002047376" name="Picture"/>
+                          <pic:cNvPr id="552957809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30087,57 +30087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100383521" name="Picture">
+                        <wp:docPr id="1789501068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100383521" name="Picture"/>
+                                <pic:cNvPr id="1789501068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31448,57 +31448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846983305" name="Picture">
+                  <wp:docPr id="1634480727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846983305" name="Picture"/>
+                          <pic:cNvPr id="1634480727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31537,57 +31537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828680904" name="Picture">
+                  <wp:docPr id="121184251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828680904" name="Picture"/>
+                          <pic:cNvPr id="121184251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32181,57 +32181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630205447" name="Picture">
+                  <wp:docPr id="778653104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630205447" name="Picture"/>
+                          <pic:cNvPr id="778653104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33179,57 +33179,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029881340" name="Picture">
+                  <wp:docPr id="1020301980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029881340" name="Picture"/>
+                          <pic:cNvPr id="1020301980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33282,57 +33282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81427610" name="Picture">
+                  <wp:docPr id="849881471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81427610" name="Picture"/>
+                          <pic:cNvPr id="849881471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468916196" name="Picture">
+                  <wp:docPr id="771591608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468916196" name="Picture"/>
+                          <pic:cNvPr id="771591608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35795,57 +35795,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1078857833" name="Picture">
+                        <wp:docPr id="1497687368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1078857833" name="Picture"/>
+                                <pic:cNvPr id="1497687368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36820,57 +36820,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262354557" name="Picture">
+                        <wp:docPr id="869268588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262354557" name="Picture"/>
+                                <pic:cNvPr id="869268588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38292,57 +38292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068024363" name="Picture">
+                  <wp:docPr id="1306472952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068024363" name="Picture"/>
+                          <pic:cNvPr id="1306472952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38381,57 +38381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857207835" name="Picture">
+                  <wp:docPr id="2087168589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857207835" name="Picture"/>
+                          <pic:cNvPr id="2087168589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39025,57 +39025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574681098" name="Picture">
+                  <wp:docPr id="620230407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574681098" name="Picture"/>
+                          <pic:cNvPr id="620230407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40023,57 +40023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5889173" name="Picture">
+                  <wp:docPr id="1410144163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5889173" name="Picture"/>
+                          <pic:cNvPr id="1410144163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40126,57 +40126,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446853431" name="Picture">
+                  <wp:docPr id="683074211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446853431" name="Picture"/>
+                          <pic:cNvPr id="683074211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41503,57 +41503,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874238939" name="Picture">
+                  <wp:docPr id="2034682010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874238939" name="Picture"/>
+                          <pic:cNvPr id="2034682010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42646,57 +42646,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564265784" name="Picture">
+                        <wp:docPr id="1523076929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564265784" name="Picture"/>
+                                <pic:cNvPr id="1523076929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43867,57 +43867,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936593487" name="Picture">
+                  <wp:docPr id="352669338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936593487" name="Picture"/>
+                          <pic:cNvPr id="352669338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43938,57 +43938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134812420" name="Picture">
+                  <wp:docPr id="666539783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134812420" name="Picture"/>
+                          <pic:cNvPr id="666539783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44352,57 +44352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274498958" name="Picture">
+                  <wp:docPr id="808321245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274498958" name="Picture"/>
+                          <pic:cNvPr id="808321245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>