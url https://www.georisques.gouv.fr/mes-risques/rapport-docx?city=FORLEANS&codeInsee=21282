--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383983548" name="Picture">
+                  <wp:docPr id="1752524543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383983548" name="Picture"/>
+                          <pic:cNvPr id="1752524543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633448052" name="Picture">
+                  <wp:docPr id="1820691435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633448052" name="Picture"/>
+                          <pic:cNvPr id="1820691435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1107758916" name="Picture">
+                        <wp:docPr id="1550477366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1107758916" name="Picture"/>
+                                <pic:cNvPr id="1550477366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543570525" name="Picture">
+                  <wp:docPr id="343352539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543570525" name="Picture"/>
+                          <pic:cNvPr id="343352539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052182861" name="Picture">
+                  <wp:docPr id="597763589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052182861" name="Picture"/>
+                          <pic:cNvPr id="597763589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694917726" name="Picture">
+                  <wp:docPr id="36279970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694917726" name="Picture"/>
+                          <pic:cNvPr id="36279970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724155106" name="Picture">
+                  <wp:docPr id="1626705822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724155106" name="Picture"/>
+                          <pic:cNvPr id="1626705822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431281950" name="Picture">
+                  <wp:docPr id="657685798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431281950" name="Picture"/>
+                          <pic:cNvPr id="657685798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945813807" name="Picture">
+                        <wp:docPr id="361863041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945813807" name="Picture"/>
+                                <pic:cNvPr id="361863041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943966760" name="Picture">
+                        <wp:docPr id="1147181557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943966760" name="Picture"/>
+                                <pic:cNvPr id="1147181557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1246770640" name="Picture">
+                        <wp:docPr id="380293486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1246770640" name="Picture"/>
+                                <pic:cNvPr id="380293486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1017207416" name="Picture">
+                        <wp:docPr id="1377199781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1017207416" name="Picture"/>
+                                <pic:cNvPr id="1377199781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1696893985" name="Picture">
+                        <wp:docPr id="1892932456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1696893985" name="Picture"/>
+                                <pic:cNvPr id="1892932456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2075745400" name="Picture">
+                        <wp:docPr id="2036832787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2075745400" name="Picture"/>
+                                <pic:cNvPr id="2036832787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376216627" name="Picture">
+                        <wp:docPr id="1729098619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376216627" name="Picture"/>
+                                <pic:cNvPr id="1729098619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="745735372" name="Picture">
+                        <wp:docPr id="2002343832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="745735372" name="Picture"/>
+                                <pic:cNvPr id="2002343832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1623706003" name="Picture">
+                        <wp:docPr id="915113399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1623706003" name="Picture"/>
+                                <pic:cNvPr id="915113399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="662371801" name="Picture">
+                        <wp:docPr id="1321473456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="662371801" name="Picture"/>
+                                <pic:cNvPr id="1321473456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1150073385" name="Picture">
+                        <wp:docPr id="1150377967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1150073385" name="Picture"/>
+                                <pic:cNvPr id="1150377967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953199132" name="Picture">
+                        <wp:docPr id="1501805678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953199132" name="Picture"/>
+                                <pic:cNvPr id="1501805678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119996780" name="Picture">
+                  <wp:docPr id="372007308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119996780" name="Picture"/>
+                          <pic:cNvPr id="372007308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040302433" name="Picture">
+                  <wp:docPr id="1615993294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040302433" name="Picture"/>
+                          <pic:cNvPr id="1615993294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322988411" name="Picture">
+                  <wp:docPr id="443809121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322988411" name="Picture"/>
+                          <pic:cNvPr id="443809121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698731131" name="Picture">
+                  <wp:docPr id="2049949102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698731131" name="Picture"/>
+                          <pic:cNvPr id="2049949102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073155561" name="Picture">
+                  <wp:docPr id="1316282871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073155561" name="Picture"/>
+                          <pic:cNvPr id="1316282871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085514860" name="Picture">
+                  <wp:docPr id="399146206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085514860" name="Picture"/>
+                          <pic:cNvPr id="399146206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598373524" name="Picture">
+                        <wp:docPr id="367045629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598373524" name="Picture"/>
+                                <pic:cNvPr id="367045629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757724370" name="Picture">
+                  <wp:docPr id="351660200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757724370" name="Picture"/>
+                          <pic:cNvPr id="351660200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7638796" name="Picture">
+                  <wp:docPr id="1821513168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7638796" name="Picture"/>
+                          <pic:cNvPr id="1821513168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991483400" name="Picture">
+                  <wp:docPr id="2092819708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991483400" name="Picture"/>
+                          <pic:cNvPr id="2092819708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980864556" name="Picture">
+                  <wp:docPr id="1244950816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980864556" name="Picture"/>
+                          <pic:cNvPr id="1244950816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184265715" name="Picture">
+                  <wp:docPr id="1761581802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184265715" name="Picture"/>
+                          <pic:cNvPr id="1761581802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876479960" name="Picture">
+                  <wp:docPr id="1044343935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876479960" name="Picture"/>
+                          <pic:cNvPr id="1044343935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538017632" name="Picture">
+                        <wp:docPr id="826394984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538017632" name="Picture"/>
+                                <pic:cNvPr id="826394984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527996680" name="Picture">
+                  <wp:docPr id="1960314795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527996680" name="Picture"/>
+                          <pic:cNvPr id="1960314795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462449321" name="Picture">
+                  <wp:docPr id="42989193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462449321" name="Picture"/>
+                          <pic:cNvPr id="42989193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750447123" name="Picture">
+                  <wp:docPr id="1657547984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750447123" name="Picture"/>
+                          <pic:cNvPr id="1657547984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218157943" name="Picture">
+                  <wp:docPr id="129306035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218157943" name="Picture"/>
+                          <pic:cNvPr id="129306035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32072743" name="Picture">
+                  <wp:docPr id="1700831386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32072743" name="Picture"/>
+                          <pic:cNvPr id="1700831386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493539300" name="Picture">
+                  <wp:docPr id="1460824333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493539300" name="Picture"/>
+                          <pic:cNvPr id="1460824333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488242718" name="Picture">
+                        <wp:docPr id="484909785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488242718" name="Picture"/>
+                                <pic:cNvPr id="484909785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755750112" name="Picture">
+                  <wp:docPr id="1484356169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755750112" name="Picture"/>
+                          <pic:cNvPr id="1484356169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128255413" name="Picture">
+                  <wp:docPr id="1548947484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128255413" name="Picture"/>
+                          <pic:cNvPr id="1548947484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339588326" name="Picture">
+                  <wp:docPr id="2129736895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339588326" name="Picture"/>
+                          <pic:cNvPr id="2129736895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909459705" name="Picture">
+                  <wp:docPr id="159128023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909459705" name="Picture"/>
+                          <pic:cNvPr id="159128023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437489873" name="Picture">
+                  <wp:docPr id="1196532630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437489873" name="Picture"/>
+                          <pic:cNvPr id="1196532630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674718900" name="Picture">
+                  <wp:docPr id="1282342700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674718900" name="Picture"/>
+                          <pic:cNvPr id="1282342700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442433138" name="Picture">
+                        <wp:docPr id="536915228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442433138" name="Picture"/>
+                                <pic:cNvPr id="536915228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157236041" name="Picture">
+                  <wp:docPr id="455913903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157236041" name="Picture"/>
+                          <pic:cNvPr id="455913903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076087936" name="Picture">
+                  <wp:docPr id="1347355254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076087936" name="Picture"/>
+                          <pic:cNvPr id="1347355254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508585551" name="Picture">
+                  <wp:docPr id="1769882150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508585551" name="Picture"/>
+                          <pic:cNvPr id="1769882150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>