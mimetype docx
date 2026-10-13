--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418308962" name="Picture">
+                  <wp:docPr id="94569683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418308962" name="Picture"/>
+                          <pic:cNvPr id="94569683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984122739" name="Picture">
+                  <wp:docPr id="67939141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984122739" name="Picture"/>
+                          <pic:cNvPr id="67939141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1842998003" name="Picture">
+                        <wp:docPr id="959942879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1842998003" name="Picture"/>
+                                <pic:cNvPr id="959942879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759496301" name="Picture">
+                  <wp:docPr id="2096354670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759496301" name="Picture"/>
+                          <pic:cNvPr id="2096354670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29022891" name="Picture">
+                  <wp:docPr id="660163350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29022891" name="Picture"/>
+                          <pic:cNvPr id="660163350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199916284" name="Picture">
+                  <wp:docPr id="59971907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199916284" name="Picture"/>
+                          <pic:cNvPr id="59971907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459361616" name="Picture">
+                  <wp:docPr id="122056586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459361616" name="Picture"/>
+                          <pic:cNvPr id="122056586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903011245" name="Picture">
+                  <wp:docPr id="1179534217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903011245" name="Picture"/>
+                          <pic:cNvPr id="1179534217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="283777959" name="Picture">
+                        <wp:docPr id="1920011116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="283777959" name="Picture"/>
+                                <pic:cNvPr id="1920011116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="839141529" name="Picture">
+                        <wp:docPr id="226554758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="839141529" name="Picture"/>
+                                <pic:cNvPr id="226554758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407241975" name="Picture">
+                        <wp:docPr id="1676935134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407241975" name="Picture"/>
+                                <pic:cNvPr id="1676935134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="517356773" name="Picture">
+                        <wp:docPr id="1317505849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="517356773" name="Picture"/>
+                                <pic:cNvPr id="1317505849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308629921" name="Picture">
+                        <wp:docPr id="454923721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308629921" name="Picture"/>
+                                <pic:cNvPr id="454923721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034577454" name="Picture">
+                        <wp:docPr id="1034073177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034577454" name="Picture"/>
+                                <pic:cNvPr id="1034073177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1645532350" name="Picture">
+                        <wp:docPr id="1095673948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1645532350" name="Picture"/>
+                                <pic:cNvPr id="1095673948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="11136753" name="Picture">
+                        <wp:docPr id="2064806028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="11136753" name="Picture"/>
+                                <pic:cNvPr id="2064806028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1190516760" name="Picture">
+                        <wp:docPr id="453368512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1190516760" name="Picture"/>
+                                <pic:cNvPr id="453368512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123534445" name="Picture">
+                        <wp:docPr id="1982468369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123534445" name="Picture"/>
+                                <pic:cNvPr id="1982468369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="230944126" name="Picture">
+                        <wp:docPr id="31853541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="230944126" name="Picture"/>
+                                <pic:cNvPr id="31853541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966851003" name="Picture">
+                        <wp:docPr id="1402095013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966851003" name="Picture"/>
+                                <pic:cNvPr id="1402095013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544001369" name="Picture">
+                        <wp:docPr id="233758775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544001369" name="Picture"/>
+                                <pic:cNvPr id="233758775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71649921" name="Picture">
+                        <wp:docPr id="1214759548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71649921" name="Picture"/>
+                                <pic:cNvPr id="1214759548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489763430" name="Picture">
+                        <wp:docPr id="893768703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489763430" name="Picture"/>
+                                <pic:cNvPr id="893768703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041887833" name="Picture">
+                  <wp:docPr id="918749519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041887833" name="Picture"/>
+                          <pic:cNvPr id="918749519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956420269" name="Picture">
+                  <wp:docPr id="759843128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956420269" name="Picture"/>
+                          <pic:cNvPr id="759843128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875298493" name="Picture">
+                  <wp:docPr id="1400688414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875298493" name="Picture"/>
+                          <pic:cNvPr id="1400688414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910971382" name="Picture">
+                  <wp:docPr id="984485616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910971382" name="Picture"/>
+                          <pic:cNvPr id="984485616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697496911" name="Picture">
+                  <wp:docPr id="1993452188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697496911" name="Picture"/>
+                          <pic:cNvPr id="1993452188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98862291" name="Picture">
+                  <wp:docPr id="1702932382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98862291" name="Picture"/>
+                          <pic:cNvPr id="1702932382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="667480224" name="Picture">
+                        <wp:docPr id="1466025321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="667480224" name="Picture"/>
+                                <pic:cNvPr id="1466025321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577012576" name="Picture">
+                        <wp:docPr id="113994699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577012576" name="Picture"/>
+                                <pic:cNvPr id="113994699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538363104" name="Picture">
+                  <wp:docPr id="1031770842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538363104" name="Picture"/>
+                          <pic:cNvPr id="1031770842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362824973" name="Picture">
+                  <wp:docPr id="2065173878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362824973" name="Picture"/>
+                          <pic:cNvPr id="2065173878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848531092" name="Picture">
+                  <wp:docPr id="642819309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848531092" name="Picture"/>
+                          <pic:cNvPr id="642819309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598595379" name="Picture">
+                  <wp:docPr id="1575617570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598595379" name="Picture"/>
+                          <pic:cNvPr id="1575617570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296072176" name="Picture">
+                  <wp:docPr id="1069935032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296072176" name="Picture"/>
+                          <pic:cNvPr id="1069935032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670169299" name="Picture">
+                  <wp:docPr id="1605937216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670169299" name="Picture"/>
+                          <pic:cNvPr id="1605937216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009219318" name="Picture">
+                        <wp:docPr id="625515309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009219318" name="Picture"/>
+                                <pic:cNvPr id="625515309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593998141" name="Picture">
+                  <wp:docPr id="661742994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593998141" name="Picture"/>
+                          <pic:cNvPr id="661742994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865013301" name="Picture">
+                  <wp:docPr id="834900184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865013301" name="Picture"/>
+                          <pic:cNvPr id="834900184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655076321" name="Picture">
+                  <wp:docPr id="1161403984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655076321" name="Picture"/>
+                          <pic:cNvPr id="1161403984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511336737" name="Picture">
+                  <wp:docPr id="1226999779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511336737" name="Picture"/>
+                          <pic:cNvPr id="1226999779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355293163" name="Picture">
+                  <wp:docPr id="758555954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355293163" name="Picture"/>
+                          <pic:cNvPr id="758555954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489139759" name="Picture">
+                  <wp:docPr id="1604731722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489139759" name="Picture"/>
+                          <pic:cNvPr id="1604731722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119716362" name="Picture">
+                  <wp:docPr id="1790993104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119716362" name="Picture"/>
+                          <pic:cNvPr id="1790993104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282062785" name="Picture">
+                  <wp:docPr id="118608081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282062785" name="Picture"/>
+                          <pic:cNvPr id="118608081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342597609" name="Picture">
+                  <wp:docPr id="1273585184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342597609" name="Picture"/>
+                          <pic:cNvPr id="1273585184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820861885" name="Picture">
+                  <wp:docPr id="1063950656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820861885" name="Picture"/>
+                          <pic:cNvPr id="1063950656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025172606" name="Picture">
+                  <wp:docPr id="2090633841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025172606" name="Picture"/>
+                          <pic:cNvPr id="2090633841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091448233" name="Picture">
+                  <wp:docPr id="2065015529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091448233" name="Picture"/>
+                          <pic:cNvPr id="2065015529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2142419403" name="Picture">
+                        <wp:docPr id="660377848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2142419403" name="Picture"/>
+                                <pic:cNvPr id="660377848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151081515" name="Picture">
+                  <wp:docPr id="1904765968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151081515" name="Picture"/>
+                          <pic:cNvPr id="1904765968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911552292" name="Picture">
+                  <wp:docPr id="20809593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911552292" name="Picture"/>
+                          <pic:cNvPr id="20809593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215206925" name="Picture">
+                  <wp:docPr id="959310279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215206925" name="Picture"/>
+                          <pic:cNvPr id="959310279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58897290" name="Picture">
+                  <wp:docPr id="587181172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58897290" name="Picture"/>
+                          <pic:cNvPr id="587181172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952900570" name="Picture">
+                  <wp:docPr id="1789876363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952900570" name="Picture"/>
+                          <pic:cNvPr id="1789876363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366543569" name="Picture">
+                  <wp:docPr id="27143165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366543569" name="Picture"/>
+                          <pic:cNvPr id="27143165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1713141363" name="Picture">
+                        <wp:docPr id="351892200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1713141363" name="Picture"/>
+                                <pic:cNvPr id="351892200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153590474" name="Picture">
+                  <wp:docPr id="1931799071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153590474" name="Picture"/>
+                          <pic:cNvPr id="1931799071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891866830" name="Picture">
+                  <wp:docPr id="820655354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891866830" name="Picture"/>
+                          <pic:cNvPr id="820655354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23058541" name="Picture">
+                  <wp:docPr id="868881815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23058541" name="Picture"/>
+                          <pic:cNvPr id="868881815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45861,57 +45861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489927193" name="Picture">
+                  <wp:docPr id="894723097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489927193" name="Picture"/>
+                          <pic:cNvPr id="894723097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45932,57 +45932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875010598" name="Picture">
+                  <wp:docPr id="1425591213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875010598" name="Picture"/>
+                          <pic:cNvPr id="1425591213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46346,57 +46346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271177343" name="Picture">
+                  <wp:docPr id="939334152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271177343" name="Picture"/>
+                          <pic:cNvPr id="939334152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>