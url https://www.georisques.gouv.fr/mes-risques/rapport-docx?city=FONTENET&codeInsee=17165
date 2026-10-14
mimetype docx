--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461816891" name="Picture">
+                  <wp:docPr id="1077321407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461816891" name="Picture"/>
+                          <pic:cNvPr id="1077321407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457820656" name="Picture">
+                  <wp:docPr id="522431381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457820656" name="Picture"/>
+                          <pic:cNvPr id="522431381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="492759786" name="Picture">
+                        <wp:docPr id="1618266259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="492759786" name="Picture"/>
+                                <pic:cNvPr id="1618266259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176267713" name="Picture">
+                  <wp:docPr id="2128351609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176267713" name="Picture"/>
+                          <pic:cNvPr id="2128351609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489916027" name="Picture">
+                  <wp:docPr id="512437124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489916027" name="Picture"/>
+                          <pic:cNvPr id="512437124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945562952" name="Picture">
+                  <wp:docPr id="872736953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945562952" name="Picture"/>
+                          <pic:cNvPr id="872736953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670493905" name="Picture">
+                  <wp:docPr id="807853630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670493905" name="Picture"/>
+                          <pic:cNvPr id="807853630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991863412" name="Picture">
+                  <wp:docPr id="1342840645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991863412" name="Picture"/>
+                          <pic:cNvPr id="1342840645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="986159976" name="Picture">
+                        <wp:docPr id="1139502946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="986159976" name="Picture"/>
+                                <pic:cNvPr id="1139502946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="330136861" name="Picture">
+                        <wp:docPr id="692306615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="330136861" name="Picture"/>
+                                <pic:cNvPr id="692306615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485338839" name="Picture">
+                        <wp:docPr id="1415637941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485338839" name="Picture"/>
+                                <pic:cNvPr id="1415637941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1904960955" name="Picture">
+                        <wp:docPr id="1013601402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1904960955" name="Picture"/>
+                                <pic:cNvPr id="1013601402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="240024937" name="Picture">
+                        <wp:docPr id="979956224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="240024937" name="Picture"/>
+                                <pic:cNvPr id="979956224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047828764" name="Picture">
+                        <wp:docPr id="625903432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047828764" name="Picture"/>
+                                <pic:cNvPr id="625903432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="628982852" name="Picture">
+                        <wp:docPr id="2889905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="628982852" name="Picture"/>
+                                <pic:cNvPr id="2889905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1231101285" name="Picture">
+                        <wp:docPr id="1704093136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1231101285" name="Picture"/>
+                                <pic:cNvPr id="1704093136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2063526377" name="Picture">
+                        <wp:docPr id="971064809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2063526377" name="Picture"/>
+                                <pic:cNvPr id="971064809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10188,57 +10188,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1279636431" name="Picture">
+                        <wp:docPr id="847620296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1279636431" name="Picture"/>
+                                <pic:cNvPr id="847620296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10535,57 +10535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1401791648" name="Picture">
+                        <wp:docPr id="2080675526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1401791648" name="Picture"/>
+                                <pic:cNvPr id="2080675526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10981,57 +10981,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144109162" name="Picture">
+                        <wp:docPr id="1800239271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144109162" name="Picture"/>
+                                <pic:cNvPr id="1800239271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714744384" name="Picture">
+                        <wp:docPr id="2108486203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714744384" name="Picture"/>
+                                <pic:cNvPr id="2108486203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3948913" name="Picture">
+                        <wp:docPr id="897444514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3948913" name="Picture"/>
+                                <pic:cNvPr id="897444514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1340495734" name="Picture">
+                        <wp:docPr id="843419377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1340495734" name="Picture"/>
+                                <pic:cNvPr id="843419377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225194486" name="Picture">
+                  <wp:docPr id="819047067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225194486" name="Picture"/>
+                          <pic:cNvPr id="819047067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149124714" name="Picture">
+                  <wp:docPr id="459699091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149124714" name="Picture"/>
+                          <pic:cNvPr id="459699091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787812455" name="Picture">
+                  <wp:docPr id="1830907760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787812455" name="Picture"/>
+                          <pic:cNvPr id="1830907760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841549795" name="Picture">
+                  <wp:docPr id="494570454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841549795" name="Picture"/>
+                          <pic:cNvPr id="494570454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258218988" name="Picture">
+                  <wp:docPr id="1308658889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258218988" name="Picture"/>
+                          <pic:cNvPr id="1308658889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955336182" name="Picture">
+                  <wp:docPr id="1860242512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955336182" name="Picture"/>
+                          <pic:cNvPr id="1860242512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699693543" name="Picture">
+                        <wp:docPr id="1749214044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699693543" name="Picture"/>
+                                <pic:cNvPr id="1749214044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="801500453" name="Picture">
+                        <wp:docPr id="564966149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="801500453" name="Picture"/>
+                                <pic:cNvPr id="564966149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165651381" name="Picture">
+                  <wp:docPr id="1918913538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165651381" name="Picture"/>
+                          <pic:cNvPr id="1918913538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748901884" name="Picture">
+                  <wp:docPr id="273099243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748901884" name="Picture"/>
+                          <pic:cNvPr id="273099243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754430235" name="Picture">
+                  <wp:docPr id="1412928637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754430235" name="Picture"/>
+                          <pic:cNvPr id="1412928637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431466296" name="Picture">
+                  <wp:docPr id="1492274655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431466296" name="Picture"/>
+                          <pic:cNvPr id="1492274655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105779461" name="Picture">
+                  <wp:docPr id="609883201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105779461" name="Picture"/>
+                          <pic:cNvPr id="609883201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545202875" name="Picture">
+                  <wp:docPr id="621681168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545202875" name="Picture"/>
+                          <pic:cNvPr id="621681168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="931655363" name="Picture">
+                        <wp:docPr id="1142324846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="931655363" name="Picture"/>
+                                <pic:cNvPr id="1142324846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="711202094" name="Picture">
+                        <wp:docPr id="807552217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="711202094" name="Picture"/>
+                                <pic:cNvPr id="807552217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580720471" name="Picture">
+                  <wp:docPr id="1194375613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580720471" name="Picture"/>
+                          <pic:cNvPr id="1194375613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864830110" name="Picture">
+                  <wp:docPr id="1069956415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864830110" name="Picture"/>
+                          <pic:cNvPr id="1069956415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195055246" name="Picture">
+                  <wp:docPr id="682523299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195055246" name="Picture"/>
+                          <pic:cNvPr id="682523299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723982115" name="Picture">
+                  <wp:docPr id="1347216155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723982115" name="Picture"/>
+                          <pic:cNvPr id="1347216155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438403824" name="Picture">
+                  <wp:docPr id="2032671001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438403824" name="Picture"/>
+                          <pic:cNvPr id="2032671001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372240194" name="Picture">
+                  <wp:docPr id="2128944840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372240194" name="Picture"/>
+                          <pic:cNvPr id="2128944840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2069483105" name="Picture">
+                        <wp:docPr id="55980904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2069483105" name="Picture"/>
+                                <pic:cNvPr id="55980904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32834,57 +32834,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655286322" name="Picture">
+                  <wp:docPr id="1949822375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655286322" name="Picture"/>
+                          <pic:cNvPr id="1949822375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32923,57 +32923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303110260" name="Picture">
+                  <wp:docPr id="1179147578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303110260" name="Picture"/>
+                          <pic:cNvPr id="1179147578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33567,57 +33567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111108263" name="Picture">
+                  <wp:docPr id="140606649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111108263" name="Picture"/>
+                          <pic:cNvPr id="140606649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34565,57 +34565,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271862965" name="Picture">
+                  <wp:docPr id="1323071647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271862965" name="Picture"/>
+                          <pic:cNvPr id="1323071647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34668,57 +34668,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638838200" name="Picture">
+                  <wp:docPr id="922521545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638838200" name="Picture"/>
+                          <pic:cNvPr id="922521545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36044,57 +36044,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966463501" name="Picture">
+                  <wp:docPr id="1377655249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966463501" name="Picture"/>
+                          <pic:cNvPr id="1377655249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38327,57 +38327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564505703" name="Picture">
+                  <wp:docPr id="209410342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564505703" name="Picture"/>
+                          <pic:cNvPr id="209410342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38416,57 +38416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131193222" name="Picture">
+                  <wp:docPr id="1684686803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131193222" name="Picture"/>
+                          <pic:cNvPr id="1684686803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39048,57 +39048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971999688" name="Picture">
+                  <wp:docPr id="1273807917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971999688" name="Picture"/>
+                          <pic:cNvPr id="1273807917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39992,57 +39992,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759330228" name="Picture">
+                  <wp:docPr id="2009704759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759330228" name="Picture"/>
+                          <pic:cNvPr id="2009704759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40104,57 +40104,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115238050" name="Picture">
+                  <wp:docPr id="1856834411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115238050" name="Picture"/>
+                          <pic:cNvPr id="1856834411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41763,57 +41763,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023190051" name="Picture">
+                  <wp:docPr id="103480296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023190051" name="Picture"/>
+                          <pic:cNvPr id="103480296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42942,57 +42942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481352528" name="Picture">
+                  <wp:docPr id="1752522104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481352528" name="Picture"/>
+                          <pic:cNvPr id="1752522104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43022,57 +43022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116692396" name="Picture">
+                  <wp:docPr id="1184779434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116692396" name="Picture"/>
+                          <pic:cNvPr id="1184779434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43510,57 +43510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821809947" name="Picture">
+                  <wp:docPr id="1778702555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821809947" name="Picture"/>
+                          <pic:cNvPr id="1778702555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>