--- v1 (2026-10-14)
+++ v2 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077321407" name="Picture">
+                  <wp:docPr id="638484433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077321407" name="Picture"/>
+                          <pic:cNvPr id="638484433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522431381" name="Picture">
+                  <wp:docPr id="689031736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522431381" name="Picture"/>
+                          <pic:cNvPr id="689031736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1618266259" name="Picture">
+                        <wp:docPr id="272510899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1618266259" name="Picture"/>
+                                <pic:cNvPr id="272510899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128351609" name="Picture">
+                  <wp:docPr id="792833547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128351609" name="Picture"/>
+                          <pic:cNvPr id="792833547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512437124" name="Picture">
+                  <wp:docPr id="1819095326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512437124" name="Picture"/>
+                          <pic:cNvPr id="1819095326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872736953" name="Picture">
+                  <wp:docPr id="1850422340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872736953" name="Picture"/>
+                          <pic:cNvPr id="1850422340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807853630" name="Picture">
+                  <wp:docPr id="704776338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807853630" name="Picture"/>
+                          <pic:cNvPr id="704776338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342840645" name="Picture">
+                  <wp:docPr id="1183840440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342840645" name="Picture"/>
+                          <pic:cNvPr id="1183840440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1139502946" name="Picture">
+                        <wp:docPr id="230758934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1139502946" name="Picture"/>
+                                <pic:cNvPr id="230758934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692306615" name="Picture">
+                        <wp:docPr id="1515305352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692306615" name="Picture"/>
+                                <pic:cNvPr id="1515305352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415637941" name="Picture">
+                        <wp:docPr id="435686102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415637941" name="Picture"/>
+                                <pic:cNvPr id="435686102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1013601402" name="Picture">
+                        <wp:docPr id="791968163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1013601402" name="Picture"/>
+                                <pic:cNvPr id="791968163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="979956224" name="Picture">
+                        <wp:docPr id="1324392126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="979956224" name="Picture"/>
+                                <pic:cNvPr id="1324392126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="625903432" name="Picture">
+                        <wp:docPr id="70220647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="625903432" name="Picture"/>
+                                <pic:cNvPr id="70220647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2889905" name="Picture">
+                        <wp:docPr id="1590542923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2889905" name="Picture"/>
+                                <pic:cNvPr id="1590542923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704093136" name="Picture">
+                        <wp:docPr id="1482612852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704093136" name="Picture"/>
+                                <pic:cNvPr id="1482612852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971064809" name="Picture">
+                        <wp:docPr id="1560775381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971064809" name="Picture"/>
+                                <pic:cNvPr id="1560775381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10188,57 +10188,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="847620296" name="Picture">
+                        <wp:docPr id="1808675483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="847620296" name="Picture"/>
+                                <pic:cNvPr id="1808675483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10535,57 +10535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2080675526" name="Picture">
+                        <wp:docPr id="1670853398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2080675526" name="Picture"/>
+                                <pic:cNvPr id="1670853398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10981,57 +10981,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1800239271" name="Picture">
+                        <wp:docPr id="1805160273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1800239271" name="Picture"/>
+                                <pic:cNvPr id="1805160273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108486203" name="Picture">
+                        <wp:docPr id="2051994620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108486203" name="Picture"/>
+                                <pic:cNvPr id="2051994620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="897444514" name="Picture">
+                        <wp:docPr id="1082969618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="897444514" name="Picture"/>
+                                <pic:cNvPr id="1082969618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843419377" name="Picture">
+                        <wp:docPr id="474334689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843419377" name="Picture"/>
+                                <pic:cNvPr id="474334689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819047067" name="Picture">
+                  <wp:docPr id="1872076115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819047067" name="Picture"/>
+                          <pic:cNvPr id="1872076115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459699091" name="Picture">
+                  <wp:docPr id="134739782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459699091" name="Picture"/>
+                          <pic:cNvPr id="134739782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830907760" name="Picture">
+                  <wp:docPr id="472207244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830907760" name="Picture"/>
+                          <pic:cNvPr id="472207244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494570454" name="Picture">
+                  <wp:docPr id="1725542732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494570454" name="Picture"/>
+                          <pic:cNvPr id="1725542732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308658889" name="Picture">
+                  <wp:docPr id="1591780969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308658889" name="Picture"/>
+                          <pic:cNvPr id="1591780969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860242512" name="Picture">
+                  <wp:docPr id="2036353428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860242512" name="Picture"/>
+                          <pic:cNvPr id="2036353428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1749214044" name="Picture">
+                        <wp:docPr id="95646606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1749214044" name="Picture"/>
+                                <pic:cNvPr id="95646606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564966149" name="Picture">
+                        <wp:docPr id="302009218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564966149" name="Picture"/>
+                                <pic:cNvPr id="302009218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918913538" name="Picture">
+                  <wp:docPr id="1922956015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918913538" name="Picture"/>
+                          <pic:cNvPr id="1922956015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273099243" name="Picture">
+                  <wp:docPr id="15595132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273099243" name="Picture"/>
+                          <pic:cNvPr id="15595132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412928637" name="Picture">
+                  <wp:docPr id="270660024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412928637" name="Picture"/>
+                          <pic:cNvPr id="270660024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492274655" name="Picture">
+                  <wp:docPr id="647787625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492274655" name="Picture"/>
+                          <pic:cNvPr id="647787625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609883201" name="Picture">
+                  <wp:docPr id="1467341376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609883201" name="Picture"/>
+                          <pic:cNvPr id="1467341376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621681168" name="Picture">
+                  <wp:docPr id="283383460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621681168" name="Picture"/>
+                          <pic:cNvPr id="283383460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1142324846" name="Picture">
+                        <wp:docPr id="1765439825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1142324846" name="Picture"/>
+                                <pic:cNvPr id="1765439825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807552217" name="Picture">
+                        <wp:docPr id="1681027072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807552217" name="Picture"/>
+                                <pic:cNvPr id="1681027072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194375613" name="Picture">
+                  <wp:docPr id="1584954662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194375613" name="Picture"/>
+                          <pic:cNvPr id="1584954662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069956415" name="Picture">
+                  <wp:docPr id="1597870398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069956415" name="Picture"/>
+                          <pic:cNvPr id="1597870398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682523299" name="Picture">
+                  <wp:docPr id="872304884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682523299" name="Picture"/>
+                          <pic:cNvPr id="872304884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347216155" name="Picture">
+                  <wp:docPr id="856477690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347216155" name="Picture"/>
+                          <pic:cNvPr id="856477690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032671001" name="Picture">
+                  <wp:docPr id="1430717943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032671001" name="Picture"/>
+                          <pic:cNvPr id="1430717943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128944840" name="Picture">
+                  <wp:docPr id="124980177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128944840" name="Picture"/>
+                          <pic:cNvPr id="124980177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55980904" name="Picture">
+                        <wp:docPr id="11125628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55980904" name="Picture"/>
+                                <pic:cNvPr id="11125628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32834,57 +32834,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949822375" name="Picture">
+                  <wp:docPr id="718010637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949822375" name="Picture"/>
+                          <pic:cNvPr id="718010637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32923,57 +32923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179147578" name="Picture">
+                  <wp:docPr id="1689746699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179147578" name="Picture"/>
+                          <pic:cNvPr id="1689746699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33567,57 +33567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140606649" name="Picture">
+                  <wp:docPr id="545334787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140606649" name="Picture"/>
+                          <pic:cNvPr id="545334787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34565,57 +34565,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323071647" name="Picture">
+                  <wp:docPr id="1368892081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323071647" name="Picture"/>
+                          <pic:cNvPr id="1368892081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34668,57 +34668,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922521545" name="Picture">
+                  <wp:docPr id="1477534505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922521545" name="Picture"/>
+                          <pic:cNvPr id="1477534505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36044,57 +36044,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377655249" name="Picture">
+                  <wp:docPr id="1245816221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377655249" name="Picture"/>
+                          <pic:cNvPr id="1245816221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38327,57 +38327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209410342" name="Picture">
+                  <wp:docPr id="2095138437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209410342" name="Picture"/>
+                          <pic:cNvPr id="2095138437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38416,57 +38416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684686803" name="Picture">
+                  <wp:docPr id="826837737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684686803" name="Picture"/>
+                          <pic:cNvPr id="826837737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39048,57 +39048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273807917" name="Picture">
+                  <wp:docPr id="860885074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273807917" name="Picture"/>
+                          <pic:cNvPr id="860885074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39992,57 +39992,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009704759" name="Picture">
+                  <wp:docPr id="583391815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009704759" name="Picture"/>
+                          <pic:cNvPr id="583391815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40104,57 +40104,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856834411" name="Picture">
+                  <wp:docPr id="830475765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856834411" name="Picture"/>
+                          <pic:cNvPr id="830475765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41763,57 +41763,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103480296" name="Picture">
+                  <wp:docPr id="1920482159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103480296" name="Picture"/>
+                          <pic:cNvPr id="1920482159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42942,57 +42942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752522104" name="Picture">
+                  <wp:docPr id="973381599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752522104" name="Picture"/>
+                          <pic:cNvPr id="973381599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43022,57 +43022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184779434" name="Picture">
+                  <wp:docPr id="1450500741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184779434" name="Picture"/>
+                          <pic:cNvPr id="1450500741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43510,57 +43510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778702555" name="Picture">
+                  <wp:docPr id="1116511528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778702555" name="Picture"/>
+                          <pic:cNvPr id="1116511528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>